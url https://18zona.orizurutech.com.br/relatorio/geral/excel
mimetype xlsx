--- v0 (2026-04-03)
+++ v1 (2026-06-03)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Local</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
@@ -775,51 +775,51 @@
       <c r="G10" t="n">
         <v>44</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>CENTRO EDUCACIONAL JARDINS MANGUEIRAL</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>18</v>
       </c>
       <c r="D11" t="n">
         <v>5315</v>
       </c>
       <c r="E11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" t="n">
         <v>54</v>
       </c>
       <c r="G11" t="n">
         <v>72</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>CENTRO EDUCACIONAL SAO BARTOLOMEU</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1252</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>16</v>
       </c>
@@ -1105,51 +1105,51 @@
       <c r="G21" t="n">
         <v>104</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>COMPLEXO PENITENCIÁRIO DA PAPUDA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>1392</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>1</v>
       </c>
       <c r="D22" t="n">
         <v>0</v>
       </c>
       <c r="E22" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>3</v>
       </c>
       <c r="G22" t="n">
         <v>4</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ESCOLA CLASSE 01 SHI SUL - LAGO SUL</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>1210</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>8</v>
       </c>
@@ -1540,119 +1540,149 @@
           <t>1457</t>
         </is>
       </c>
       <c r="C36" t="n">
         <v>29</v>
       </c>
       <c r="D36" t="n">
         <v>6940</v>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>87</v>
       </c>
       <c r="G36" t="n">
         <v>116</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>KINGDOM SCHOOL</t>
+          <t>JUNTA ELEITORAL</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1295</t>
+          <t>9000</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D37" t="n">
-        <v>1893</v>
+        <v>0</v>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G37" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
+          <t>KINGDOM SCHOOL</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+      <c r="C38" t="n">
+        <v>7</v>
+      </c>
+      <c r="D38" t="n">
+        <v>1893</v>
+      </c>
+      <c r="E38" t="n">
+        <v>0</v>
+      </c>
+      <c r="F38" t="n">
+        <v>21</v>
+      </c>
+      <c r="G38" t="n">
+        <v>28</v>
+      </c>
+      <c r="H38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
           <t>UNIDADE DE INTERNAÇÃO DE SÃO SEBASTIÃO</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B39" t="inlineStr">
         <is>
           <t>1384</t>
         </is>
       </c>
-      <c r="C38" t="n">
+      <c r="C39" t="n">
         <v>1</v>
       </c>
-      <c r="D38" t="n">
-[...5 lines deleted...]
-      <c r="F38" t="n">
+      <c r="D39" t="n">
+        <v>0</v>
+      </c>
+      <c r="E39" t="n">
+        <v>0</v>
+      </c>
+      <c r="F39" t="n">
         <v>3</v>
       </c>
-      <c r="G38" t="n">
+      <c r="G39" t="n">
         <v>4</v>
       </c>
-      <c r="H38" t="n">
+      <c r="H39" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Local</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
@@ -1677,204 +1707,88 @@
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Inscrição</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>Telefone</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>E-mail</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>Função Anterior</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>COMPLEXO PENITENCIÁRIO DA PAPUDA</t>
+          <t>CENTRO EDUCACIONAL JARDINS MANGUEIRAL</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>1392</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>0420</t>
+          <t>0356</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Funcionário papuda</t>
+          <t>PEDRO GOMES DO NASCIMENTO JUNIOR</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>000000000</t>
+          <t>0123.9059.2038</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>000000000</t>
+          <t>61981336975</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>pjr2277@hotmail.com</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>PRESIDENTE</t>
-        </is>
-[...119 lines deleted...]
-          <t>1º SECRETÁRIO</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>