--- v0 (2026-04-03)
+++ v1 (2026-06-03)
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G195"/>
+  <dimension ref="A1:G1324"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Inscrição</t>
@@ -478,6324 +478,48037 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>E-mail</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Função Anterior</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Vota em (Seção)</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Vota em (Local)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ADALMYR MORAIS BORGES</t>
+          <t>ADA DOS SANTOS BENTO</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>34516541090.0</t>
+          <t>0217.1793.2011</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>(61)98402-0866</t>
+          <t>61991132719/91132719</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>adalmyrborges@gmail.com</t>
+          <t>adabento@hotmail.com</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0029</t>
+          <t>0430</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>1074</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ADAO APARECIDO DE JESUS</t>
+          <t>ADALMYR MORAIS BORGES</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>3556472062.0</t>
+          <t>0345.1654.1090</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>(61)98534-7051/(61)99180-3960</t>
+          <t>(61)98402-0866</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Adaoaparecidoj@gmail.com</t>
+          <t>adalmyrborges@gmail.com</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2º MESÁRIO</t>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0071</t>
+          <t>0029</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ADELAIDE ALVES RIBEIRO</t>
+          <t>ADAO APARECIDO DE JESUS</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>12881502038.0</t>
+          <t>0035.5647.2062</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>(61)99384-4775</t>
+          <t>(61)98534-7051/(61)99180-3960</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>adealv@gmail.com</t>
+          <t>Adaoaparecidoj@gmail.com</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>PRESIDENTE</t>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0070</t>
+          <t>0071</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>1457</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ADELSON VIEIRA TORRES</t>
+          <t>ADAUTO BONIFACIO MAGALHAES SOARES DA SILVA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>3452442011.0</t>
+          <t>0935.1444.0213</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>(61)99974-4648</t>
+          <t>6133480220/61985232886</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>adelson.torres@gmail.com</t>
+          <t>adauto.soares@mutua.com.br</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0411</t>
+          <t>0297</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ADELÇA MARIA DA SILVA SANTOS</t>
+          <t>ADELAIDE ALVES RIBEIRO</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>70973960523.0</t>
+          <t>0128.8150.2038</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>61996078476</t>
+          <t>(61)99384-4775</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>adelcamariad@gmail.com</t>
+          <t>adealv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0382</t>
+          <t>0070</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1457</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ADEMARIO MANDINGA DAS NEVES</t>
+          <t>ADELIA BENETTI DE PAULA CAPISTRANO</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>40689721074.0</t>
+          <t>1979.0830.0167</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>(61)98555-6935</t>
+          <t>(61) 98109-2050</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ca.df.ademario.neves@gmail.com</t>
+          <t>adeliabpc@gmail.com</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0099</t>
+          <t>0336</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ADEMIR CARVALHO DO NASCIMENTO JUNIOR</t>
+          <t>ADELSON VIEIRA TORRES</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>13026362046.0</t>
+          <t>0034.5244.2011</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>(61)992875073</t>
+          <t>(61)99974-4648</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>acnjuniorjj@gmail.com</t>
+          <t>adelson.torres@gmail.com</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0427</t>
+          <t>0411</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ADRIANA ALVES DE OLIVEIRA</t>
+          <t>ADELÇA MARIA DA SILVA SANTOS</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>19966792020.0</t>
+          <t>0709.7396.0523</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>(61) 98469-4918</t>
+          <t>61996078476</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>adrianadianaa4@gmail.com</t>
+          <t>adelcamariad@gmail.com</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0385</t>
+          <t>0382</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ADRIANA LIMA SILVA BELINOVSKI</t>
+          <t>ADEMARIO MANDINGA DAS NEVES</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>164738070205.0</t>
+          <t>0406.8972.1074</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>61992355210</t>
+          <t>(61)98555-6935</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>adriana0610@gmail.com</t>
+          <t>ca.df.ademario.neves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0285</t>
+          <t>0099</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1120</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>ADRIANA SEVERINO RODRIGUES</t>
+          <t>ADEMIR CARVALHO DO NASCIMENTO JUNIOR</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>21619842003.0</t>
+          <t>0130.2636.2046</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>61995828967</t>
+          <t>(61)992875073</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>drykaph14@gmail.com</t>
+          <t>acnjuniorjj@gmail.com</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0199</t>
+          <t>0427</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>ALAINE CHAGAS SOUSA</t>
+          <t>ADENILSON REIS</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>20562882089.0</t>
+          <t>0104.0137.2070</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>(61)995356586</t>
+          <t>(61) 98641-5185</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>alaineoficial31@gmail.com</t>
+          <t>adenilson.dj@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0115</t>
+          <t>0284</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>ALESSANDRA JOSE SOUTO BARRETO</t>
+          <t>ADEVANIO MOREIRA DA SILVA FILHO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>14095692062.0</t>
+          <t>0289.3647.2070</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>61992938823</t>
+          <t>61991350091</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>alessandra.sout@hotmail.com</t>
+          <t>adevaniomoreira910@gmail.com</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2º MESÁRIO</t>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0254</t>
+          <t>0401</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1341</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>ALEX SANTOS DE OLIVEIRA</t>
+          <t>ADILENE AFONSO DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>23938822003.0</t>
+          <t>013583852097</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>(61) 98177-9758</t>
+          <t>(61)98204-1289/9820-4128</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>alexsantoshto@gmail.com</t>
+          <t>adileneafonso03@gmail.com</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0398</t>
+          <t>0341</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ALEXANDRE SALAES DE OLIVEIRA</t>
+          <t>ADMILSON CAMPELO SILVA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>14541222003.0</t>
+          <t>0221.4863.2097</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>(61) 99818-0949</t>
+          <t>(61)98223-3779</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>alexandreoliveira1105@gmail.com</t>
+          <t>admilsomere@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0409</t>
+          <t>0247</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ALEXANDRE SILVA NOGUEIRA</t>
+          <t>ADRIA CRISTINE SOUZA DA SILVA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>9213112020.0</t>
+          <t>0310.5987.1325</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>61986668691</t>
+          <t>(61) 99327-6868</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>alexandre.nogueira@mma.gov.br</t>
+          <t>acssbsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0009</t>
+          <t>0018</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1066</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ALINE BRASIL BARROS DA SILVA</t>
+          <t>ADRIANA ALVES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>22885472011.0</t>
+          <t>0199.6679.2020</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>(61) 99333-9304</t>
+          <t>(61) 98469-4918</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Nyne.brasil@hotmail.com</t>
+          <t>adrianadianaa4@gmail.com</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0304</t>
+          <t>0385</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1350</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ALUISIO MENESES DE BRITO JUNIOR</t>
+          <t>ADRIANA DALL OGLIO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>16006702046.0</t>
+          <t>0680.7546.0442</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>(61) 99119-6753</t>
+          <t>61993895970</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>aluisio.mb@gmail.com</t>
+          <t>adrianadalloglio5@gmail.com</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0200</t>
+          <t>0410</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1244</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>ALVIR SONZA JUNIOR</t>
+          <t>ADRIANA DE SOUZA MOURA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>10282642054.0</t>
+          <t>0174.9699.2038</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>(61) 99654-1008</t>
+          <t>(61)98176-4014</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>alvirjr@gmail.com</t>
+          <t>dri818@gmail.com</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0275</t>
+          <t>0034</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1082</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ALZENIRA MARIA DA SILVA</t>
+          <t>ADRIANA GABRIELLE DOS SANTOS</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>16433052003.0</t>
+          <t>0180.7789.2070</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>(61) 99523-3554</t>
+          <t>(61)99559-5656</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>karolzinha2025@gmail.com</t>
+          <t>adrianansp05@gmail.com</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>0303</t>
+          <t>0432</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>AMANDA DOS SANTOS ALMEIDA</t>
+          <t>ADRIANA GONÇALVES DE AZEVEDO PENDLETON</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>23514592003.0</t>
+          <t>0075.5626.2089</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>(61) 99848-8429</t>
+          <t>(61) 99307-2735</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>amandaifbrasilia@gmail.com</t>
+          <t>adrianapandleton@gmail.com</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0301</t>
+          <t>0009</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1058</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>AMANDA MENDES RODRIGUES</t>
+          <t>ADRIANA KÉLLY ALMADA DE MACÊDO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>29128942038.0</t>
+          <t>0439.5032.1198</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>61999236007</t>
+          <t>61985994677</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>amanda20070516@gmail.com</t>
+          <t>adrianamacedo85@gmail.com</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>0198</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>AMANDA REIS DA SILVA</t>
+          <t>ADRIANA LEMOS DOS SANTOS</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>16769822011.0</t>
+          <t>0149.5068.2054</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>(61) 99331-5105</t>
+          <t>61981191615</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>amandareisar1418@gmail.com</t>
+          <t>negraderaca@gmail.com</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0080</t>
+          <t>0222</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1244</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AMANDA SILVA SANTANA</t>
+          <t>ADRIANA LIMA SILVA BELINOVSKI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>25175892003.0</t>
+          <t>1647.3807.0205</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>61995484490</t>
+          <t>61992355210</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>amanda.s.silv4@gmail.com</t>
+          <t>adriana0610@gmail.com</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0032</t>
+          <t>0285</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ANA APARECIDA CHAVES DOS SANTOS</t>
+          <t>ADRIANA MARIA DE OLIVEIRA ROCHA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>17063992003.0</t>
+          <t>0028.8697.2496</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>(61) 99832-8435</t>
+          <t>61)98165-7433/(61)3366-1433</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>anashalom.chaves@gmail.com</t>
+          <t>amor.oliver@gmail.com</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0231</t>
+          <t>0155</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>ANA BEATRIZ SOUSA RAMALHO</t>
+          <t>ADRIANA MARQUES SEIXAS</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>14649832070.0</t>
+          <t>0164.1641.2046</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>(61) 98202-9091</t>
+          <t>(61)98158-8886</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>biaramalho@gmail.com</t>
+          <t>adriana.m.seixas@gmail.com</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0337</t>
+          <t>0121</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1147</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>ANA CAROLINA LINHARES LIMA FERRO</t>
+          <t>ADRIANA MORCELLES DOS SANTOS</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>26231502062.0</t>
+          <t>0039.2826.2089</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>61 9 96626660</t>
+          <t>(61)99674-6114</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Carolferro11@gmail.com</t>
+          <t>morcelles@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0404</t>
+          <t>0158</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>1147</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ANA LAURA TORRES CORTEZ</t>
+          <t>ADRIANA MÁRSICO FERNANDES PORTO</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>182536090221.0</t>
+          <t>0170.5762.2003</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>(37) 99904-9420</t>
+          <t>98179-4818</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ana.tcortez@hotmail.com</t>
+          <t>DRICA.MARSICO@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0348</t>
+          <t>0430</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>ANA LUCIA PEREIRA MAGALHAES</t>
+          <t>ADRIANA REINALDO DA MATA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>107622330256.0</t>
+          <t>0153.9221.2003</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>61996031977</t>
+          <t>(61)99551-2656</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>annaluciapm30@gmail.com</t>
+          <t>adrianareinald@gmail.com</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0059</t>
+          <t>0083</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1112</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>ANA PATRICIA FONSECA</t>
+          <t>ADRIANA SEVERINO RODRIGUES</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>113525100299.0</t>
+          <t>0216.1984.2003</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>(61) 98454-5838</t>
+          <t>61995828967</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>anapatriciacn@gmail.com</t>
+          <t>drykaph14@gmail.com</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0343</t>
+          <t>0199</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ANA PAULA DE ALMEIDA MATTOS TORQUATO</t>
+          <t>ADRIANA TEIXEIRA FERREIRA DOS SANTOS</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>17104012070.0</t>
+          <t>0826.2979.0205</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>61992208764</t>
+          <t>(61)992219904</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>anapamtorquato@gmail.com</t>
+          <t>adrianatfdossantos@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0352</t>
+          <t>0210</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>ANA PAULA DE CARVALHO AZEVEDO</t>
+          <t>ADRIANA VALADAO DE OLIVEIRA BARBOSA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>50165591031.0</t>
+          <t>0334.5613.1058</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>99282-2829</t>
+          <t>(61)98169-3845</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>annapaula.ead@gmail.com</t>
+          <t>adriana.valadao@gmail.com</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0439</t>
+          <t>0430</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>1406</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>ANA PAULA RODRIGUES FONSECA</t>
+          <t>ADRIANE DE OLIVEIRA DUARTE</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>199334930256.0</t>
+          <t>0120.3229.2089</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>(61) 98469-5145</t>
+          <t>(61)99311-3520</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>anapaularf19@gmail.com</t>
+          <t>Adrianneduarte20@gmail.com</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0095</t>
+          <t>0359</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1457</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ANA PAULA VANIQUE LOPES</t>
+          <t>ADRIANO BATISTA DE ARAUJO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>25801732020.0</t>
+          <t>0113.4601.2097</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>61999461807</t>
+          <t>(61)99972-4557</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Annavanique23@gmail.com</t>
+          <t>adrianodearaujo2004@gmail.com</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0262</t>
+          <t>0301</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>ANA VERÔNICA PIRES DE AZEVEDO</t>
+          <t>ADRIANO CUNHA MONTEIRO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>10958532038.0</t>
+          <t>0182.2874.2070</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>(61)98405-0383</t>
+          <t>(61)98119-7226</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>aveazevedo@yahoo.com.br</t>
+          <t>acm198528@gmail.com</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0233</t>
+          <t>0436</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>1406</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ANDRÉ LUÍS SILVA DE ÁVILA</t>
+          <t>ADRIANO JOSE FERREIRA RODRIGUEZ</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>9255512062.0</t>
+          <t>0154.4395.2070</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>(61) 98220-5654</t>
+          <t>(61)99996-0108</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>andre.suza@hotmail.com</t>
+          <t>adrianojfr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0327</t>
+          <t>0018</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1066</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>ANDRÉ WALLYSON ALVES DO NASCIMENTO DE ABREU</t>
+          <t>ADRIANO TEIXEIRA ARAUJO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>29644812003.0</t>
+          <t>0107.2691.2089</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>(61) 98155-7409</t>
+          <t>(61) 98668-9218</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>andre.wallyson26@gmail.com</t>
+          <t>ata0103@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0058</t>
+          <t>0159</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ANDRÉIA GOMES DOS SANTOS MENDONÇA</t>
+          <t>ADRIANY LEAO LEMES</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>18444792020.0</t>
+          <t>0136.0635.2020</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>61993763212</t>
+          <t>(61)98570-3010</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>andreiag09@gmail.com</t>
+          <t>adrianyleao7@gmail.com</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0135</t>
+          <t>0024</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>ANGELINA SOUSA DOS SANTOS FARIAS</t>
+          <t>ADRIEL DA COSTA DE FARIAS</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>20413782054.0</t>
+          <t>0235.9718.2062</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>(61) 99240-1871</t>
+          <t>(61)98111-6943</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>angelina.ssantos@gmail.com</t>
+          <t>adriel.farias@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0299</t>
+          <t>0005</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>ANGÉLICA CORDEIRO DA SILVA</t>
+          <t>ADRIELE BARBOSA DE SOUZA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>20904462003.0</t>
+          <t>029672222089</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>61999353765</t>
+          <t>(61) 99156-0134</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>angellica.cordeiro@gmail.com</t>
+          <t>adrielebarbosa94469@gmail.com</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0130</t>
+          <t>0255</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1341</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>ANNY KARINE PAULINO CARVALHO</t>
+          <t>ADRIELLY VALE SÁ MARTINS</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>28456312097.0</t>
+          <t>028131032070</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>(61) 99158-4895</t>
+          <t>(61) 98323-0930/984097815</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>annykarinee310@gmail.com</t>
+          <t>adriellymartins373@gmail.com</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0438</t>
+          <t>0060</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>ANTÔNIA MACHADO DA SILVA SOUZA</t>
+          <t>AFRÂNIO ARROXELAS DE ALMEIDA LINS NETO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>11174222062.0</t>
+          <t>0141.7795.2011</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>61998233905</t>
+          <t>61999178183</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>toinha.machado@gmail.com</t>
+          <t>AFRANION@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0033</t>
+          <t>0231</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>1252</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ARINALDA OLIVEIRA RAMOS</t>
+          <t>AGLAENE BRANDÃO SILVA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>28778341104.0</t>
+          <t>0101.6569.2003</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>61981379556</t>
+          <t>(61)98457-4022</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>arinalda@hotmail.com</t>
+          <t>aglaenebs@gmail.com</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0358</t>
+          <t>0130</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1155</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>AUXILIADORA DA GUIA SANTOS LUZ</t>
+          <t>AGNEAS PEREIRA RAMOS</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>17908531511.0</t>
+          <t>0984.1175.0566</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>61992107610</t>
+          <t>(61) 98484-6799</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>auxiliadora.luz@hotmail.com</t>
+          <t>agneasramos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>0103</t>
+          <t>0356</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>André Luiz de Oliveira e Silva</t>
+          <t>AIDA CRISTINA DO NASCIMENTO SILVA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>9895512054.0</t>
+          <t>064382810582</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>61999098670</t>
+          <t>(61) 99656-8045</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>andre8117@gmail.com</t>
+          <t>aidanasci@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0315</t>
+          <t>0293</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BEATRIZ MONTENEGRO FRANCO DE SOUZA PARENTE</t>
+          <t>AILA MELO DA COSTA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>13076882046.0</t>
+          <t>0174.9962.2038</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>61981399979</t>
+          <t>(61)99212-5132/(33)3941-40</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>beatrizmontenegrofsp@gmail.com</t>
+          <t>aylamello@gmail.com</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0344</t>
+          <t>0191</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1201</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BRUCE ALVES FIGUEIREDO PRATES</t>
+          <t>AILTON DAPARECIDA DUARTE</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>14740962062.0</t>
+          <t>0315.2855.1040</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>(61) 99665-2655</t>
+          <t>(61)99966-0554</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>bruceprates@yahoo.com.br</t>
+          <t>ailton.duarte@gmail.com</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>0293</t>
+          <t>0241</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1295</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BRUNO ALVES DE MOURA</t>
+          <t>AIRTON FERREIRA DA SILVA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>17604072097.0</t>
+          <t>0774.9834.0787</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>61982471119</t>
+          <t>(61)99584-3594</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>bruno85alves@gmail.com</t>
+          <t>airtonsilva28@gmail.com</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>0315</t>
+          <t>0427</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>BRUNO MARTINS BEZERRA</t>
+          <t>ALAINE CHAGAS SOUSA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>12825912038.0</t>
+          <t>0205.6288.2089</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>6199915-0700</t>
+          <t>(61)99535-6586</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>bruno.euro@gmail.com</t>
+          <t>alaineoficial31@gmail.com</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0382</t>
+          <t>0115</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1139</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BRUNO MATEUS SOARES DOS SANTOS</t>
+          <t>ALAN ANDRADE ALVES</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>161720500213.0</t>
+          <t>0216.0011.2020</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>61994482787</t>
+          <t>99866-9862/991550812/91550812</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>bruno.soares@bcb.gov.br</t>
+          <t>alan@amostrasgratis.org</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0303</t>
+          <t>0199</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CAMILA NUNES DA SILVA</t>
+          <t>ALAN VICTOR DA SILVA DIAS</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>25178392038.0</t>
+          <t>0232.0593.2089</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>61991792649</t>
+          <t>(61)984189079</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>camilanunesilva09@gmail.com</t>
+          <t xml:space="preserve">alanvictor.dias@gmail.com </t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0398</t>
+          <t>0427</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CARLOS ALVES BATISTA FILHO</t>
+          <t>ALANA KILBERT RODRIGUES SILVA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>27408041538.0</t>
+          <t>0291.3534.2062</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>(61) 99337-4493</t>
+          <t>(61)998544871</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>alvesfilho0509@gmail.com</t>
+          <t>alana.kilbert@a.ucb.br</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0372</t>
+          <t>0060</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CARLOS AUGUSTO HALILA VIEIRA</t>
+          <t>ALAUANA MENDES DA SILVEIRA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>10627771040.0</t>
+          <t>1622.6934.0205</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>(61) 99422-1981</t>
+          <t>(61)99505-2294</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>carloshalila@gmail.com</t>
+          <t>alau03silver@gmail.com</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>0158</t>
+          <t>0113</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1139</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CAROLINA LUCIA DE SOUZA E SILVA</t>
+          <t>ALBERTO CLÁUDIO DE OLIVEIRA GALVÃO</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>19808542020.0</t>
+          <t>0327.2361.1201</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>61981999374</t>
+          <t>(61)98145-7161</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>caroleaelson@gmail.com</t>
+          <t>alberto.galvao@trf1.jus.br</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>0280</t>
+          <t>0354</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CAROLINE MARIA ARAUJO ALVES</t>
+          <t>ALBERTO GHESTI</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>18527262046.0</t>
+          <t>0170.6830.2046</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>61985508076</t>
+          <t>61985299381</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>cadecarol@gmail.com</t>
+          <t>aghesti@gmail.com</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>0335</t>
+          <t>0382</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CASSIA REJANE CARDOSO ARAUJO</t>
+          <t>ALBERTO RODRIGUES MONTEIRO JUNIOR</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>14312172046.0</t>
+          <t>0075.1125.2062</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>61999664341</t>
+          <t>61992291268</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>cassiarejane@yahoo.com.br</t>
+          <t>albertomonteiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>0335</t>
+          <t>0409</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CATIA JOSE TEIXEIRA DA SILVA</t>
+          <t>ALCEMIRA FERREIRA VIANA GASPERRINI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>11332582011.0</t>
+          <t>0263.0699.0299</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>(61) 99212-2704</t>
+          <t>(38)99112-7919</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>cattex@gmail.com</t>
+          <t>alcemiragasperrini@gmail.com</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>0312</t>
+          <t>0143</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CELIA RIBEIRO DOS SANTOS</t>
+          <t>ALCILENE DE MORAIS BARBOSA SOARES</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>59805540540.0</t>
+          <t>0090.9803.2089</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>61 984868008</t>
+          <t>(61)99248-6427/(61)3054-6297</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>celiaribeiro204@gmail.com</t>
+          <t>alcilenedf@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>0133</t>
+          <t>0434</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CLEIRE DALIANA LANGKAMMER RODRIGUES BARBOSA</t>
+          <t>ALCINDA ALENCAR DE VASCONCELOS</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>15852562038.0</t>
+          <t>0156.7375.2089</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>61993113492</t>
+          <t>(61) 993360327</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>cleyryana@gmail.com</t>
+          <t>alencaralcinda42@gmail.com</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>0436</t>
+          <t>0352</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CRISTINA DOS SANTOS GUIMARAES GUSMÃO</t>
+          <t>ALDENICE RODRIGUES DA CONCEIÇÃO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>14289382054.0</t>
+          <t>0045.2954.2054</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>98627-8671</t>
+          <t>(61) 98406-6194</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>tinasgg88@gmail.com</t>
+          <t>aldeniceconceicao@gmail.com</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>PRESIDENTE</t>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>0303</t>
+          <t>0233</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>DALILA COSTA QUINTAO DE FARIA</t>
+          <t>ALDENICE RODRIGUES DA COSTA FARIAS</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>13787042070.0</t>
+          <t>0097.1211.2097</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>98402-2739</t>
+          <t>(61)98472-5619</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>dalila.provao@gmail.com</t>
+          <t>aldenicefa@gmail.com</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>2º MESÁRIO</t>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>0243</t>
+          <t>0102</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1120</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>DANIELA GONCALVES BELGA RIBEIRO BRAZ</t>
+          <t>ALEJANDRO SANTIAGO REYES COLINA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>13084942011.0</t>
+          <t>0291.3313.2003</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>(61) 98143-8140</t>
+          <t>(61)982507528</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>danibelga@gmail.com</t>
+          <t>1507asrc@gmail.com</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>0407</t>
+          <t>0358</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>DANIELA MAGALHAES PEREIRA</t>
+          <t>ALENE MENDES DOS SANTOS</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>8437742020.0</t>
+          <t>1012.3767.0272</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>(61) 98112-9499</t>
+          <t>(61)99918-5403/(61)3054-5058</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>daniela.magalhaes@tjdft.jus.br</t>
+          <t>alene.mendes@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>0010</t>
+          <t>0090</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1112</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>DANILO CORREA DA ANUNCIAÇÃO</t>
+          <t>ALESSANDRA ARAUJO DOS REIS GUIMARÃES</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>125043590574.0</t>
+          <t>033124521031</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>71993064393</t>
+          <t>(61)99999-2241</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>danilocorrea89@outlook.com</t>
+          <t>alessandraarguimaraes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>0337</t>
+          <t>0293</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>DANILO PEREIRA RAMOS</t>
+          <t>ALESSANDRA DA SILVA DIAS</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>37315172704.0</t>
+          <t>0217.0184.2097</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>(63) 99253-7766</t>
+          <t>(61)98180-9686/(61)3055-7014</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>daniloramos05@hotmail.com</t>
+          <t>alessandias15@gmail.com</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>0346</t>
+          <t>0210</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>DECINALVA DE SOUZA AGUIAR</t>
+          <t>ALESSANDRA DOURADO MATTOS</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>14941052089.0</t>
+          <t>0216.1099.2011</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>(61) 98658-1289</t>
+          <t>(61)991066060</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>nalvaaguiar300@gmail.com</t>
+          <t>alessandradm09@gmail.com</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>0037</t>
+          <t>0212</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>DENISE RIBEIRO CÂNDIDO</t>
+          <t>ALESSANDRA FERREIRA DO AMARAL</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>15343582089.0</t>
+          <t>0216.1307.2097</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>61996764103</t>
+          <t>(61)98609-9969/(61)98560-7350</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>amiganise@hotmail.com</t>
+          <t>alessandrafamaral@gmail.com</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>0437</t>
+          <t>0211</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1252</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>DISLEIDE DE SOUSA DE SANTANA</t>
+          <t>ALESSANDRA FONSECA LIMA E SILVA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>16792022054.0</t>
+          <t>0123.5932.2070</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>61998089055</t>
+          <t>(61)98121-2025</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>disleidesousas@gmail.com</t>
+          <t>ales.mais@gmail.com</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>0353</t>
+          <t>0177</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1198</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>DOUGLAS ARAUJO DOS SANTOS</t>
+          <t>ALESSANDRA JANAÍNA SILVA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>17138362011.0</t>
+          <t>0133.3826.2097</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>(61) 98462-8802</t>
+          <t>(61) 99848-6498</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>douglasdireito.santos@gmail.com</t>
+          <t>ale33.jana@gmail.com</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>0301</t>
+          <t>0069</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1457</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>DOUGLAS FERNANDO CARVALHO SOL</t>
+          <t>ALESSANDRA JOSE SOUTO BARRETO</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>10720462348.0</t>
+          <t>0140.9569.2062</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>(69) 98426-6986</t>
+          <t>61992938823</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>carvalhosoldouglasfernando@gmail.com</t>
+          <t>alessandra.sout@hotmail.com</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>0341</t>
+          <t>0254</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>DOUGLAS GOMES REIS</t>
+          <t>ALESSANDRA LOBO DOS PRAZERES VALENTE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>145623010272.0</t>
+          <t>0173.3781.2003</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>31994772363</t>
+          <t>(61)98159-8775</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>douglas.gomes@outlook.com</t>
+          <t>alelp81@gmail.com</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>0348</t>
+          <t>0054</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Daneila Luiza de Almeida</t>
+          <t>ALESSANDRA MENDONÇA COSTA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>17456652070.0</t>
+          <t>0262.2017.2020</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>61984764769</t>
+          <t>(61)98357-8172</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>daneila.luiza@gmail.com</t>
+          <t>alessandramendonca79@gmail.com</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>0072</t>
+          <t>0064</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>1457</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>DÂNGELA NUNES ABIORANA</t>
+          <t>ALESSANDRA SILVA CARVALHO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>14935712062.0</t>
+          <t>0497.4526.0736</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>61984207048</t>
+          <t>(61)98299-4620</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>ddangela@gmail.com</t>
+          <t>ale.cx2021@gmail.com</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>0137</t>
+          <t>0028</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>EDER ALVES MENEZES</t>
+          <t>ALESSANDRA VIEIRA DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>16580062003.0</t>
+          <t>0106.7327.2003</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>(61)98184-0723</t>
+          <t>(61)99221-5074/(61)3055-8653</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>edera@bancoob.com.br</t>
+          <t>lebsboliveira31@gmail.com</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>1º SECRETÁRIO</t>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>1449</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>ELAINE CRISTINA FREIRE</t>
+          <t>ALESSANDRO BARBOSA MONTEIRO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>57581891147.0</t>
+          <t>121481990590</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>(61) 98191-8300</t>
+          <t>(61) 99928-4210</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>elaiine.88@gmail.com</t>
+          <t>999284210ale@gmail.com</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>0341</t>
+          <t>0264</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1341</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>ELAINE DE CARVALHO FREITAS</t>
+          <t>ALESSANDRO LUSTOSA SEIXAS PINHEIRO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>12027552038.0</t>
+          <t>0104.7149.2097</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>(61) 98147-7297</t>
+          <t>61 96555708</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>nanidecarvalho@gmail.com</t>
+          <t>alessandrolustosa@gmail.com (Mesarios)</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>0082</t>
+          <t>0388</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>1147</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>ELAINE DOS SANTOS SILVA</t>
+          <t>ALEX BARCELOS MONAIAR</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>115283320230.0</t>
+          <t>0990.1852.0477</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>(61) 98174-4441</t>
+          <t>55 981572363</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>elaine_santossilva@yahoo.com.br</t>
+          <t>alexmonaiar@gmail.com</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>0297</t>
+          <t>0017</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>1074</t>
+          <t>1066</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>ELIANE SANTOS DE ARAUJO</t>
+          <t>ALEX CAETANO COSTA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>20086182003.0</t>
+          <t>0304.6054.1090</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>61996041119</t>
+          <t>(61) 99606-9820</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Ellyanne21@gmail.com</t>
+          <t>alexmg1028@gmail.com</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>0001</t>
+          <t>0336</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>ELISANDRA MARIA BIANCHINI OLIVEIRA</t>
+          <t>ALEX MACHADO SOUSA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>28428581054.0</t>
+          <t>0160.8521.2038</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>61984157473</t>
+          <t>(61)99690-3412</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>elisandra.bianchini@gmail.com</t>
+          <t>alexmachadosousa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>0131</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>ELIZANDRA NASCIMENTO CHAVES</t>
+          <t>ALEX SANTOS DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>62511901341.0</t>
+          <t>0239.3882.2003</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>(61) 99371-5623</t>
+          <t>(61) 98177-9758</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>zandraly93@gmail.com</t>
+          <t>alexsantoshto@gmail.com</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>0408</t>
+          <t>0398</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>1040</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>ELLEM KAROLAYNNY GOMES DA SILVA</t>
+          <t>ALEX SANTOS PEREIRA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>78989651155.0</t>
+          <t>0472.2599.1082</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>(61) 99647-7717</t>
+          <t>(61)998823585/ (61) 998823585</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>ellemkarolaynny@gmail.com</t>
+          <t>aspwill@gmail.com</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>0248</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>ELTON PINTO DE SOUZA</t>
+          <t>ALEXANDER HENRIQUE MOREIRA DE ALMEIDA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>14147452097.0</t>
+          <t>0009.5993.2062</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>61984357001</t>
+          <t>(61) 992584-340</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>eltonpsouza@gmail.com</t>
+          <t>alexander.hma@gmail.com</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>0356</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1180</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>EMILIO MINORU IMAMURA</t>
+          <t>ALEXANDER REGIS BATISTA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>14217812038.0</t>
+          <t>0102.8160.2062</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>(61)99965-3850</t>
+          <t>(61)994038033</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>emiliominoru@yahoo.com.br</t>
+          <t>alexander_batista@yahoo.com.br</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>1376</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>FABIANA DE OLIVEIRA MARTINS</t>
+          <t>ALEXANDRA SANTOS CARDOSO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>20099452020.0</t>
+          <t>0130.6289.2011</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>(61) 991427755</t>
+          <t>(61)998355918</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>bia.oliver.martins@gmail.com</t>
+          <t>alecardoso155@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>0423</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>FERNANDA RODRIGUES COELHO</t>
+          <t>ALEXANDRE CAVALCANTE SILVA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>18123392020.0</t>
+          <t>011214202011</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>61992739042</t>
+          <t>(61) 98433-3684</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>nanndarodrigues@hotmail.com</t>
+          <t>alexandresilva.rc@gmail.com</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>0193</t>
+          <t>0012</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1058</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>FILOMENA KIYOKO SUZUKI MIRANDA</t>
+          <t>ALEXANDRE COSTA SINICIO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>6866462089.0</t>
+          <t>0985.3031.0230</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>61995231400</t>
+          <t>(61)98154-4763</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Filomena.kiyoko@gmail.com</t>
+          <t>alexandre.sinicio@gmail.com</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>0436</t>
+          <t>0207</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1210</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>FRANCIVALDA MENDES MARTINS ARAÚJO</t>
+          <t>ALEXANDRE DA SILVA DIAS</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>26371351198.0</t>
+          <t>0195.4506.2011</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>(61) 98224-2919</t>
+          <t>(61)98158-0129</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>francyaraujo2013@gmail.com</t>
+          <t>alexandias@gmail.com</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>0299</t>
+          <t>0327</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>GABRIEL BRAZIL DE PAULA</t>
+          <t>ALEXANDRE FERREIRA JOURDAN</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>21914522046.0</t>
+          <t>1017.1514.0558</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>61982368252</t>
+          <t xml:space="preserve">(61)992828588 </t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>bielbrazil@gmail.com</t>
+          <t>afjourdan@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>0290</t>
+          <t>0208</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>GABRIEL CARDOSO ZAGO</t>
+          <t>ALEXANDRE GARCIA DA COSTA JOSÉ JORGE FILHO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>25669861996.0</t>
+          <t>0255.2396.2011</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>(67) 98455-0061</t>
+          <t>(61)999367888</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>gabrielczago.am@gmail.com</t>
+          <t>filho013@gmail.com (Mesarios)</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>0149</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1066</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>GABRIEL NASCIMENTO DOS SANTOS</t>
+          <t>ALEXANDRE GODOY CARNEIRO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>29647012003.0</t>
+          <t>0205.6947.2054</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>(61) 99561-4309</t>
+          <t>(61)98219-8990/(61)3427-2985</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>nascimentodossantosgabriel41@gmail.com</t>
+          <t>ale.gc@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>0396</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>GABRIELA MORCELLES FEITOSA NOGUEIRA DE SOUSA</t>
+          <t>ALEXANDRE MALAGUTI PACHECO DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>29143282046.0</t>
+          <t>0137.8431.2054</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>61993160990</t>
+          <t>(61) 984222-991</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>morcellesgabriela@gmail.com</t>
+          <t>malagutinetto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>0292</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>GABRIELLE DE MOURA SOARES</t>
+          <t>ALEXANDRE SALAES DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>20221162097.0</t>
+          <t>0145.4122.2003</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>61991572192</t>
+          <t>(61) 99818-0949</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>gabriellemsoares@gmail.com</t>
+          <t>alexandreoliveira1105@gmail.com</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>0113</t>
+          <t>0409</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>GEANY FERNANDES DE SOUZA AZEVÊDO</t>
+          <t>ALEXANDRE SERRAO MELLO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>20823962070.0</t>
+          <t>0008.6589.2038</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>(61) 99311-7464</t>
+          <t>(61)999847057</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>geanysarah@gmail.com</t>
+          <t>alecbro@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>0303</t>
+          <t>1295</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1295</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>GILBERTO GONÇALVES NETO</t>
+          <t>ALEXANDRE SILVA NOGUEIRA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>29649382020.0</t>
+          <t>0092.1311.2020</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>(61) 99280-9598</t>
+          <t>61986668691</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>gnt9927@gmail.com</t>
+          <t>alexandre.nogueira@mma.gov.br</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>0377</t>
+          <t>0009</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1058</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>GLAUCE MARIA FERREIRA PORTO MONTEIRO CAMARA GONÇALVES</t>
+          <t>ALEXANDRE WALTER</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>13356192046.0</t>
+          <t>0532.7723.0469</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>(61) 98153-9277</t>
+          <t>(61)98138-9478</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>glauquimica@gmail.com</t>
+          <t>alexandremw@gmail.com</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>0288</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>HOSANA TEIXEIRA ZICA</t>
+          <t>ALEXANDRO GOMES DA SILVA CARVALHO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>13675702020.0</t>
+          <t>0331.3640.1082</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>61985141699</t>
+          <t>061984282456/3547 2356</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>hosanazica2012@gmail.com</t>
+          <t>alexandro.carvalho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>0156</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>HUGO GABRIEL RODRIGUES DOS SANTOS</t>
+          <t>ALEXSANDER DAUZELEY DA SILVA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>29647162097.0</t>
+          <t>037999060906</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>(61)98654-9681</t>
+          <t>(61) 98147-6276</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>hugosantosdih839@gmail.com</t>
+          <t>dauzeley@gmail.com</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>0107</t>
+          <t>0301</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>INGRID LOUIZE NASCIMENTO DOS SANTOS</t>
+          <t>ALINE ALVES DA SILVA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>23291832046.0</t>
+          <t>0242.3550.2046</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>(61) 99424-7140</t>
+          <t>(61) 992307-202</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>louize.nascimento09@gmail.com</t>
+          <t>alinesilva.alves@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>0210</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1155</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>IURY DE OLIVEIRA SOUSA</t>
+          <t>ALINE BRASIL BARROS DA SILVA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>21593312003.0</t>
+          <t>0228.8547.2011</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>61995556807</t>
+          <t>(61) 99333-9304</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>iurydeoliveiras@gmail.com</t>
+          <t>Nyne.brasil@hotmail.com</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>0140</t>
+          <t>0304</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>IVONE DARC DE SOUSA</t>
+          <t>ALINE DA CRUZ SILVA MOREIRA</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>7655052038.0</t>
+          <t>0251.7821.2003</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>(61) 98250-3922</t>
+          <t>61986569327</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Darcsm@hotmail.com</t>
+          <t>moreiraaline751@gmail.com</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>0404</t>
+          <t>0220</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>1147</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>IVONE DIVINA MARÇAL DIAS</t>
+          <t>ALINE DE AZEVEDO OLIVEIRA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>3275282003.0</t>
+          <t>0117.0206.2003</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>(61) 98117-1400</t>
+          <t>(61)98622-9827</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>ivonedivina@gmail.com</t>
+          <t>aline.azevedo.freire@gmail.com</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>0382</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Iza Aguiar Dos Reis</t>
+          <t>ALINE DE SOUZA FREIRE</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>13819522062.0</t>
+          <t>0184.2208.2003</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>61992254414</t>
+          <t>61991363212/6133813453</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Iza.a30@gmail.com</t>
+          <t>alineszfreire@gmail.com</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>0299</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>JANE LILIAN BRAGA RODRIGUES</t>
+          <t>ALINE LEAL SILVA GUTTIERRES FIGUEIRA</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>19223202003.0</t>
+          <t>0789.1374.0388</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>61991950797</t>
+          <t>(61)981848610</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>jane.lilianbr@gmail.com</t>
+          <t>aline.guttierres@gmail.com</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>0107</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>JONATHAN GOMES DE ALMEIDA</t>
+          <t>ALINE LOUZADA DE CASTRO GUEDES</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>22138152038.0</t>
+          <t>0785.2736.0388</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>61983742856</t>
+          <t>(61)98430-4999</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>jon.almeida21@gmail.com</t>
+          <t>alinelguedes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>0223</t>
+          <t>1449</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>1279</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>JOYCIANE PINTO TAVARES</t>
+          <t>ALINE SILVA DE MATOS</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>78060571155.0</t>
+          <t>0212.0596.2054</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>61999851132</t>
+          <t>(61)99221-7482</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>joycianeptavares@gmail.com</t>
+          <t>alimatos2016@gmail.com</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>0051</t>
+          <t>0351</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>JUCÉLIA CAVALCANTE DA SILVA</t>
+          <t>ALINE TRINDADE BATISTA</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>20089912003.0</t>
+          <t>0191.1717.2054</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>61986810872</t>
+          <t>61999923638</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>juceliacavalcante99@gmail.com</t>
+          <t>trindade.aline86@gmail.com</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>0055</t>
+          <t>1031</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>JULIA DUARTE FERNANDES</t>
+          <t>ALISSON SULIVAN FREITAS</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>4889443177.0</t>
+          <t>0200.9175.2038</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>61996886776</t>
+          <t>61993836370</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>julia98fernandes@gmail.com</t>
+          <t>Alisson.sulivan@gmail.com</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>0057</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1155</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>JULIANA DIAS DE LIMA</t>
+          <t>ALLAN MATHEUS CARDOSO RODRIGUES NETO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>14680562046.0</t>
+          <t>0217.1345.2062</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>(61) 99237-5696</t>
+          <t>(61)99955360</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>juliana.alencar.asas@gmail.com</t>
+          <t>allanmcneto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>0356</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>JULIANA MERLIN</t>
+          <t>ALMIR OLIVEIRA DA SILVA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>73865390671.0</t>
+          <t>0223.8463.2046</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>(61) 99207-7586</t>
+          <t>(61) 98522-8646</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>julianamerlinpdg@gmail.com</t>
+          <t>almir.olsi@gmail.com</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>0422</t>
+          <t>0245</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1040</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>JULIANO DUARTE</t>
+          <t>ALTAIR ALVES CHAVES</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>61377280671.0</t>
+          <t>0198.0185.2089</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>(61) 99970-1387</t>
+          <t>(61)981100992</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>julianoduarteufpr@gmail.com</t>
+          <t>altairband@gmail.com</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>0360</t>
+          <t>0095</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1120</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>JULIO MARCELO DE OLIVEIRA</t>
+          <t>ALUISIO MENESES DE BRITO JUNIOR</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>7601102070.0</t>
+          <t>0160.0670.2046</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>(61) 9646-7855</t>
+          <t>(61) 99119-6753</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>aluisio.mb@gmail.com</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>0309</t>
+          <t>0200</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>1074</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>JÉSSICA ABRANTES CAMPOS</t>
+          <t>ALVIR SONZA JUNIOR</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>21875212097.0</t>
+          <t>0102.8264.2054</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>61992000950</t>
+          <t>(61)99654-1008</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>abrantes.jessica@gmail.com</t>
+          <t>alvirjr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>0221</t>
+          <t>0275</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1023</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>JÉSSICA SAMYRA DA SILVA LANA</t>
+          <t>ALZENIRA MARIA DA SILVA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>27426352011.0</t>
+          <t>0164.3305.2003</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>(61) 99583-0608</t>
+          <t>(61) 99523-3554</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>samyra.jessica@gmail.com</t>
+          <t>karolzinha2025@gmail.com</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>0140</t>
+          <t>0303</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1015</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>KAMILLA BEATRIZ PORTO FEITOSA</t>
+          <t>AMANDA BARBOZA SOUSA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>14090512011.0</t>
+          <t>0143.7046.2089</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>(61) 98385-3326</t>
+          <t>(61) 98106-4037</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>kamilla.beatriz.30@gmail.com</t>
+          <t>amandasousa@correios.com.br</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>0156</t>
+          <t>0352</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>KAUÃ FELIPE GOMES ALVES</t>
+          <t>AMANDA CABRAL DOS SANTOS</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>29643782038.0</t>
+          <t>0120.0278.2003</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>(61) 99599-0849</t>
+          <t>(61)98170-8063</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>kauaf1@icloud.com</t>
+          <t>falacabral@terra.com.br</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>0231</t>
+          <t>0013</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1058</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>KEGNA TAYRANE BEZERRA DA SILVA</t>
+          <t>AMANDA DE ALMEIDA DE SOUZA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>21606302070.0</t>
+          <t>0289.4155.2011</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>61 99625-0977</t>
+          <t>61992430617</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Kegnatayrane@gmail.com</t>
+          <t>amandadealmeidasouza@gmail.com</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>0117</t>
+          <t>0405</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1368</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>KELLE ELIAS MARTINS</t>
+          <t>AMANDA DE SOUZA GERACY</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>57218291031.0</t>
+          <t>0137.7687.2089</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>(61) 99620-7315</t>
+          <t>(61)992213352</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>kelle.pisc@gmail.com</t>
+          <t>ageracy@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>0348</t>
+          <t>0169</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1180</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>KÉSIA XAVIER DA SILVA</t>
+          <t>AMANDA DOS SANTOS ALMEIDA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>24891002020.0</t>
+          <t>0235.1459.2003</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>61993034008</t>
+          <t>(61) 99848-8429</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>keke62008@gmail.com</t>
+          <t>amandaifbrasilia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>0396</t>
+          <t>0301</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>LEANDRO DOMINGUES DE SOUSA</t>
+          <t>AMANDA ESTEVES DE OLIVEIRA MIGNOT</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>15350212054.0</t>
+          <t>0167.7427.2020</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>(61) 99608-6353</t>
+          <t>(61)98116-7624/(61)98156-5758</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>leandrod.desousa@gmail.com</t>
+          <t>amandamignot@gmail.com</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>0440</t>
+          <t>0226</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>1406</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>LEONARDO RODRIGUES PEREIRA</t>
+          <t>AMANDA HELLEN FRANCISCA SANTANA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>26231702003.0</t>
+          <t>0291.2592.2089</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>(61)99978-1975</t>
+          <t>(61)99808-8817</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Leorpereira@iclou.com</t>
+          <t>amandahsantana07@gmail.com</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>0244</t>
+          <t>0105</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1139</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>LILIANE OLIVEIRA SANTOS BRAGA</t>
+          <t>AMANDA MENDES RODRIGUES</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>20619882003.0</t>
+          <t>0291.2894.2038</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>(61) 99262-9611</t>
+          <t>61999236007</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>liliane01oliveira@gmail.com</t>
+          <t>amanda20070516@gmail.com</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>0403</t>
+          <t>0083</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1112</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>LUANA FONTENELE JACOBINA</t>
+          <t>AMANDA REIS DA SILVA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>23597572070.0</t>
+          <t>0167.6982.2011</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>(61) 98144-7942</t>
+          <t>(61) 99331-5105</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>luanajacobina@hotmail.com</t>
+          <t>amandareisar1418@gmail.com</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>0036</t>
+          <t>0080</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>LUANA GONÇALVES PEDROSO</t>
+          <t>AMANDA SILVA SANTANA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>29051222038.0</t>
+          <t>0251.7589.2003</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>61996914392</t>
+          <t>61995484490</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>gpedroluana67iww@gmail.com</t>
+          <t>amanda.s.silv4@gmail.com</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>0366</t>
+          <t>0032</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>1368</t>
+          <t>1082</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>LUANA PIMENTEL LOPES</t>
+          <t>AMARANTA AFIUNE PEREIRA GOMES</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>20085982020.0</t>
+          <t>0456.4843.1031</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>99133-5813</t>
+          <t>(61)98272-4582</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>profluanalopes@gmail.com</t>
+          <t>aapg2009@hotmail.com</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>PRESIDENTE</t>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>0098</t>
+          <t>0361</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1058</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>LUCAS SCHNEIDER DA SILVA</t>
+          <t>ANA APARECIDA CHAVES DOS SANTOS</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>23493382003.0</t>
+          <t>0170.6399.2003</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>61999172135</t>
+          <t>(61) 99832-8435</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>lucasschneider.008@gmail.com</t>
+          <t>anashalom.chaves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>0362</t>
+          <t>0231</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1252</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>LUCIANA ANDRADE LIMA</t>
+          <t>ANA BEATRIZ ALMEIDA DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>120370370590.0</t>
+          <t>0470.2893.1198</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>(62) 99965-6597</t>
+          <t>(61)996817685</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>lucianalima@hotmail.com.br</t>
+          <t>bia.almeida1986@gmail.com</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>0354</t>
+          <t>0434</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>LUCIANA CAVALCANTE RIBEIRO</t>
+          <t>ANA BEATRIZ ALVES SANTANA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>292733300159.0</t>
+          <t>0291.3472.2020</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>(88) 99735-2533</t>
+          <t>(61)994003646</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>lcavalcanter@gmail.com</t>
+          <t>anabeatrizaa719@gmail.com</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>0402</t>
+          <t>0266</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1252</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>LUCIMAR DE OLIVEIRA MATOS</t>
+          <t>ANA BEATRIZ CARDOSO RODRIGUES</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>11573442097.0</t>
+          <t>0277.4636.2046</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>61985097175</t>
+          <t>(61)992162817</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>lucimardiasmatos@gmail.com</t>
+          <t>não informado</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>0205</t>
+          <t>0430</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>LUIZ PAULO SILVA DE SOUZA FILHO</t>
+          <t>ANA BEATRIZ DA SILVA CARVALHO</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>17483712097.0</t>
+          <t>0291.4358.2062</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>61985559199</t>
+          <t>(61)993552805</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>luiz.paulofilho@hotmail.com</t>
+          <t>anabeatriz50659@gmail.com</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>0231</t>
+          <t>0418</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1279</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>LUIZA VAN HOLTHE ESCOBAR</t>
+          <t>ANA BEATRIZ GARCIA DE SOUSA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>133896960205.0</t>
+          <t>0296.4172.2011</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>(61) 98105-0430</t>
+          <t>61991447648</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>luizanadur@yahoo.com.br</t>
+          <t>anabeatrizgarciadesousa97@gmail.com</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>0321</t>
+          <t>0050</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>MARCELA NOGUEIRA SIQUEIRA</t>
+          <t>ANA BEATRIZ SANTOS DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>16782042062.0</t>
+          <t>0251.8166.2011</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>98461-1577 / 98178-3594</t>
+          <t>(61) 99345-8119</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>marcela_siqueira11@hotmail.com</t>
+          <t>anabeatrizsa88@gmail.com</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>0237</t>
+          <t>0398</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1040</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>MARCELO DE ATAÍDE FERREIRA</t>
+          <t>ANA BEATRIZ SOUSA RAMALHO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>16753732097.0</t>
+          <t>0146.4983.2070</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>98402-1184</t>
+          <t>(61) 98202-9091</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>marcelodeataide@gmail.com</t>
-[...4 lines deleted...]
-          <t>1º SECRETÁRIO</t>
+          <t>biaramalho@gmail.com</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>0427</t>
+          <t>0337</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>MARCELO GONCALVES TEIXEIRA</t>
+          <t>ANA CAROLINA ARAÚJO DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>17067532070.0</t>
+          <t>0248.7837.2054</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>(61)99914-2525</t>
+          <t>(61)998606211</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>marcelaogt@gmail.com</t>
+          <t>a.acarolina6@gmail.com</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>PRESIDENTE</t>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>0370</t>
+          <t>0219</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1341</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>MARCOS ANTONIO DAS NEVES DE OLIVEIRA</t>
+          <t>ANA CAROLINA BARAT FERNANDES SEIDLER</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>3846062070.0</t>
+          <t>0196.4617.2089</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>(61) 99245-6010</t>
+          <t>(61)98527-0557</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>irrigajardins@gmail.com</t>
+          <t>anacarolinabarat@gmail.com</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>0352</t>
+          <t>0299</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>MARCOS DANIEL PEREIRA RODRIGUES</t>
+          <t>ANA CAROLINA BARREIRA GOMES</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>25169042011.0</t>
+          <t>0152.4429.2062</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>61996261261</t>
+          <t>(61)99254-1159</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>rmarcos612@gmail.com</t>
+          <t>carolgomes23@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>0222</t>
+          <t>0385</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1350</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>MARCOS PASSOS ANDRADE</t>
+          <t>ANA CAROLINA DA COSTA PINHEIRO DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>24668902070.0</t>
+          <t>1240.3679.0213</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>(61) 99825-3907</t>
+          <t>(61)98171-2959</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>marcospassos2211@gmail.com</t>
+          <t>domiciliar.leste@gmail.com</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>0076</t>
+          <t>0315</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>MARCOS VINÍCIUS TRINDADE CUNHA</t>
+          <t>ANA CAROLINA DA SILVA SANTOS</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>24589962097.0</t>
+          <t>0185.6189.2062</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>(61)99401-1381</t>
+          <t>(61)99273-9050</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Mviniciusep@gmail.com</t>
+          <t>carolzinhaadrianosantos28@gmail.com</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>1º MESÁRIO</t>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>0069</t>
+          <t>0350</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>MARIA ABADIA DE OLIVEIRA VIEIRA</t>
+          <t>ANA CAROLINA LINHARES LIMA FERRO</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>5220922688.0</t>
+          <t>0262.3150.2062</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>(61) 99820-8947</t>
+          <t>61 9 96626660</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>maryabadia38@gmail.com</t>
+          <t>Carolferro11@gmail.com</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>0404</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1147</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>MARIA AUDILENE DA SILVA</t>
+          <t>ANA CAROLINA MEIRA GONCALVES</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>15173232020.0</t>
+          <t>0481.7708.1031</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>61981713138</t>
+          <t>(61)98139-8480</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>audilene.monte79@gmail.com</t>
+          <t>anacrol@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>0023</t>
+          <t>0409</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>MARIA EDUARDA SOUZA PINHEIRO</t>
+          <t>ANA CAROLINA MOURA DE OLIVEIRA CARVALHO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>19173472046.0</t>
+          <t>0191.0201.2011</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>61981015724</t>
+          <t>(61)99308-5529</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>dudatpinheiro@hotmail.com</t>
+          <t>anacmoura.carvalho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>0239</t>
+          <t>0329</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>MARIA LUÍSA CAVALCANTE CANTANHÊDE</t>
+          <t>ANA CAROLINE ALVES DE CARVALHO ARAGÃO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>25184252038.0</t>
+          <t>0223.9462.2011</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>61999774142</t>
+          <t>61983550854</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>malucantanhede123@gmail.com</t>
+          <t>carol.aragao1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>0327</t>
+          <t>0246</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1252</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>MARINA XAVIER RODRIGUES ARAUJO</t>
+          <t>ANA CAROLINE SOUZA SARAIVA FERREIRA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>109330560507.0</t>
+          <t>0240.5034.2020</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>(71) 98899-6385</t>
+          <t>30132010/92413709</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>marina.x.r@gmail.com</t>
+          <t>anasouza532@gmail.com</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>0288</t>
+          <t>0277</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>MARLI VASCONCELOS DE OLIVEIRA</t>
+          <t>ANA CATARINA FRANCO DANTAS DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>91121300523.0</t>
+          <t>0194.3985.2070</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>(61) 99999-6029</t>
+          <t>(61)982332334</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>marlivasconcelosoliveira@gmail.com</t>
+          <t>mandapracatarina@gmail.com</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>0257</t>
+          <t>0260</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>MARY ANNE DE CASTRO LOPES</t>
+          <t>ANA CLARA ALVES DA SILVA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>10671922070.0</t>
+          <t>0248.8825.2070</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>(61) 99119-7276</t>
+          <t>(61)99553-3582</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>maryannecl2004@gmail.com</t>
+          <t>anaclr97@gmail.com</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>0407</t>
+          <t>0058</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>MICHAEL MARCELLO CUNHA</t>
+          <t>ANA CLARA ELLER GONZAGA</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>0291.4448.2054</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>(61) 99617-4253</t>
+          <t>(61)999492104</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>minunha1964@gmail.com</t>
+          <t>gatobatataf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>0368</t>
+          <t>0308</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>MICHELLE PINTO DA SILVA</t>
+          <t>ANA CLARA LOURENÇO FONSECA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>113745410590.0</t>
+          <t>0289.4560.2038</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>(61) 99599-7221</t>
+          <t>61995634437</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>michelle.pint.adm.2018@gmail.com</t>
+          <t>fonsecaanaclara036@gmail.com</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>0251</t>
+          <t>0271</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1341</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>MILEIDE SILVÉRIO CARNEIRO</t>
+          <t>ANA CLAUDIA BARROSO DE CARVALHO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>28441382097.0</t>
+          <t>0163.4872.2097</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>61991932578</t>
+          <t>61981079630</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Smileide813@gmail.com</t>
+          <t>Annaclaudialopes.adv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>0385</t>
+          <t>0029</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>MILENE ALESSI SIMÕES DE FREITAS</t>
+          <t>ANA CLAUDIA DE ALMEIDA SATHLER</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>86462520604.0</t>
+          <t>0096.8845.2054</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>(61) 98333-7878</t>
+          <t>(61)99982-4331</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>milenealessi@hotmail.com</t>
+          <t>anasathler@gmail.com</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>0208</t>
+          <t>0038</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1082</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>MYCHELLE SOUSA REIS GUERRA</t>
+          <t>ANA CLAUDIA ELLERY LUSTOSA DA COSTA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>64847991139.0</t>
+          <t>0092.1906.2046</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>61981520635</t>
+          <t>(61)999753712</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>mychelle-reis@hotmail.com</t>
+          <t>analustosa17@gmail.com</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>0438</t>
+          <t>0167</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1180</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>NATANIELLY MARIA PEREIRA ROQUE</t>
+          <t>ANA CRISTINA PORTMANN BORBA ARRAES</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>40098061503.0</t>
+          <t>0146.6187.2003</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>(61) 98562-9698</t>
+          <t>(61)999753712</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>natyroque5@gmail.com</t>
+          <t>analustosa17@gmail.com</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>0209</t>
+          <t>0026</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>NILEIDE CALDEIRA DA CRUZ</t>
+          <t>ANA JAVES SENA LOPES</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>18122922020.0</t>
+          <t>0312.5846.1384</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>(61) 98238-2630</t>
+          <t>(61)99653-7044</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>nileidecaldeira30@gmail.com</t>
+          <t>anajaveslopes@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>0132</t>
+          <t>0227</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1040</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>NÚBIA MARIA ARAUJO FERNANDES</t>
+          <t>ANA KARLA DE JESUS RODRIGUES</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>22697442062.0</t>
+          <t>0215.9876.2020</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>(61)991107412</t>
+          <t>(61)99261-6352</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>nubia.m.araujo@gmail.com</t>
+          <t>ANADEJESUS1812@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>0221</t>
+          <t>0202</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>1252</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>PATRICIA APARECIDA ALVES BARBOSA</t>
+          <t>ANA KAROLINE DA CONCEIÇÃO ALMEIDA</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>39048011023.0</t>
+          <t>029657692054</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>(61) 99168-3959</t>
+          <t>(61) 98656-7939/(55) 61984-3711</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>patriciaalves3606@gmail.com</t>
+          <t>k46222368@gmail.com</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>0256</t>
+          <t>0346</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>1279</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>PATRICIA CORATINI DA SILVA</t>
+          <t>ANA LAURA TORRES CORTEZ</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>25815072054.0</t>
+          <t>1825.3609.0221</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>61999654467</t>
+          <t>(37) 99904-9420</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>patriciacoratini0202@gmail.com</t>
+          <t>ana.tcortez@hotmail.com</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>0413</t>
+          <t>0348</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>1147</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>PAULO ALBERTO DUARTE DA SILVA FILHO</t>
+          <t>ANA LETÍCIA TESKE</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>24322452089.0</t>
+          <t>0357.5035.2798</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>(61) 99628-3197</t>
+          <t>61991139291/9238 0981</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>pcacule15@gmail.com</t>
+          <t>ana.teske@gmail.com (Mesarios)</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>0299</t>
+          <t>0151</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>PEDRO CALIL FARHAT DE OLIVEIRA</t>
+          <t>ANA LIA BARTHOLO GHIRALDINI</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>27755062011.0</t>
+          <t>0164.1966.2097</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>(61) 99646-7858</t>
+          <t>(61)98451-5429</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>pedrocalil1000@gmail.com</t>
+          <t>analiaghiraldini@gmail.com</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>0027</t>
+          <t>0026</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>1074</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>PEDRO HENRIQUE DIAS AVELAR</t>
+          <t>ANA LIVIA CANTANHEDE VENANCIO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>184053520281.0</t>
+          <t>025801812038</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>31992995737</t>
+          <t>(61) 99142-0742</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>pedrohdavelar@gmail.com</t>
+          <t>liviacantanhede2@gmail.com</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>0288</t>
+          <t>0423</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>PEDRO PAULO NASCENTE MACEDO BICHUETTE</t>
+          <t>ANA LOBO DE SOUSA LEAO MALUF</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>24244102046.0</t>
+          <t>013776612046</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>61982462772</t>
+          <t>(61) 99228-5824</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>ppaulo.bichuette@gmail.com</t>
+          <t>analoboleao@gmail.com</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>0169</t>
+          <t>0163</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>1180</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>PRISCILLA HENRIQUE SENA</t>
+          <t>ANA LUCIA DE MATOS GARCES-PARES</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>14213332089.0</t>
+          <t>0083.0362.2020</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>(61) 98523-9335</t>
+          <t>(61)99615-4146</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>priscillasena@yahoo.com.br</t>
+          <t>analuciamatos.edu@gmail.com</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>0304</t>
+          <t>0003</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1023</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>RAQUEL ROSA MEDEIROS</t>
+          <t>ANA LUCIA PEREIRA MAGALHAES</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>23020662003.0</t>
+          <t>1076.2233.0256</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>61999932766</t>
+          <t>61996031977</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>raquelrmedeiros18@gmail.com</t>
+          <t>annaluciapm30@gmail.com</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>0219</t>
+          <t>0059</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>RAYSSA GOMES DA SILVA</t>
+          <t>ANA LUIZA GOMES GANDRA</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>29646272089.0</t>
+          <t>0084.2996.2003</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>61993537070</t>
+          <t>(61)983108517</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Rayssabjj18@ iCloud.com</t>
+          <t>anagandrac@gmail.com</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>0210</t>
+          <t>0123</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1147</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>ROBERIO ANTUNES SIMIONATO</t>
+          <t>ANA LÚCIA BENTO DA SILVA LANA</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>30583641007.0</t>
+          <t>0167.7848.2003</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>(61) 99988-0557</t>
+          <t>(61)99132-5050</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>roberiosimionato@yahoo.com.br</t>
+          <t>ANALUCIA1982DF@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>0128</t>
+          <t>0053</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>1147</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>ROBERTA BARBOZA MOURA</t>
+          <t>ANA MARIA CRISTINA DE SANTANA</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>11705662038.0</t>
+          <t>0268.6954.1031</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>(61)98541-7408</t>
+          <t>(61)99964-9280</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>rb.moura@hotmail.com</t>
+          <t>crissantana27@gmail.com</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>0335</t>
+          <t>0248</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1350</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>RONEY JACINTO DE SOUSA</t>
+          <t>ANA MARIA SOUSA INACIO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>118790090299.0</t>
+          <t>0254.8646.1520</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>(61) 99921-5151</t>
+          <t>(61)99508-0451</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>roneyjacintodesousa@gmail.com</t>
+          <t>ainacio424@gmail.com</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>0085</t>
+          <t>0332</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>1350</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>ROSANA APARECIDA COSTA MENDES</t>
+          <t>ANA MARTA PEREIRA DA SILVA</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>19223902003.0</t>
+          <t>0153.6312.2003</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>61984006187</t>
+          <t>61992287283</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>rosana.costamendes@yahoo.com.br</t>
+          <t>anamartasilvarocha@gmail.com</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>0107</t>
+          <t>0426</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1368</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>ROSANGELA PORTUGAL DANTAS</t>
+          <t>ANA OLIVIA CANTANHEDE PETIT</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>7061892070.0</t>
+          <t>0202.4190.1198</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>61985007239</t>
+          <t>(61) 98194-3146</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>rosangelapdantas@gmail.com</t>
+          <t>negapetit@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>0358</t>
+          <t>0407</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SAMUELE MACHADO GROSSI</t>
+          <t>ANA PATRICIA FONSECA</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>157011600574.0</t>
+          <t>1135.2510.0299</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>(71) 99913-2535</t>
+          <t>(61) 98454-5838</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>smachadogrossi@gmail.com</t>
+          <t>anapatriciacn@gmail.com</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>0358</t>
+          <t>0343</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>SARA GOMES SAMPAIO</t>
+          <t>ANA PAULA ANDRADE PONTES</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>25799002020.0</t>
+          <t>0123.3323.2097</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>61983633714</t>
+          <t>(61)99366-7110</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>SAMPAIO.SARA1331@GMAIL.COM</t>
+          <t>anapaulapontes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>0048</t>
+          <t>0437</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>SERGIO DAGNINO FALCAO</t>
+          <t>ANA PAULA DA COSTA FREITAS</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>46912046.0</t>
+          <t>0123.6137.2020</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>(61) 99211-1060</t>
+          <t xml:space="preserve">(61)981363452 </t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>sergio.d.falcao@gmail.com</t>
+          <t>anapaulafreitas753@gmaul.com</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>0022</t>
+          <t>0360</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1023</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>SHIRLEY KELLER DE CASTRO DIAS</t>
+          <t>ANA PAULA DE ALMEIDA MATTOS TORQUATO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>152632330264.0</t>
+          <t>0171.0401.2070</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>(61) 98315-2537</t>
+          <t>(61)992208764</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>skmoveisplanejadosdf@gmail.com</t>
+          <t>anapamtorquato@gmail.com</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>0224</t>
+          <t>0352</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>SIMONE FERREIRA DE FREITAS</t>
+          <t>ANA PAULA DE CARVALHO AZEVEDO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>14928292097.0</t>
+          <t>0501.6559.1031</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>99581-6946 / 99120-1564</t>
+          <t>(61) 99282-2829</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>simone2anjos@yahoo.com.br</t>
+          <t>2anapaula.carvalho@gmail.com</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>2º MESÁRIO</t>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>0380</t>
+          <t>0439</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>SIMONE GOMES DE SÁ TELES</t>
+          <t>ANA PAULA GUIMARAES</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>18450612003.0</t>
+          <t>124173440264</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>(61)98595-6178</t>
+          <t>(61) 98221-7294</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>simone.gsteles@gmail.com</t>
+          <t>apguimaraes14@gmail.com</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>0043</t>
+          <t>0293</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>SIMONE MOTA FERNANDES</t>
+          <t>ANA PAULA GUIMARAES PINHO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>42458861023.0</t>
+          <t>0459.0594.1007</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>(63) 99250-7701</t>
+          <t>61995611331</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>motasimone522@gmail.com</t>
+          <t>paulinhagui01@gmail.com</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>0379</t>
+          <t>0229</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1295</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>SORAIA ARAUJO SOUTO</t>
+          <t>ANA PAULA LIMA VILARINHO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>10655822046.0</t>
+          <t>0198.0567.2054</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>61999677148</t>
+          <t>(61)9222-2144</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>soraia.souto@trf1.jus.br</t>
+          <t>anaplvilarinho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>0285</t>
+          <t>0109</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1139</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>SUZANA PEIXOTO DA CONCEIÇÃO ZVEITER</t>
+          <t>ANA PAULA PAZITTO DA COSTA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>36058381066.0</t>
+          <t>0388.3366.1023</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>(61) 99618-5125</t>
+          <t>(61)99985-5015</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>supeixoto@gmail.com</t>
+          <t xml:space="preserve">anapaz@gmail.com </t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>0158</t>
+          <t>0431</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1139</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>TADIA CRISTINA SOUSA NUNES</t>
+          <t>ANA PAULA RODRIGUES FONSECA</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>18339301317.0</t>
+          <t>1993.3493.0256</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>61) 99844-5944</t>
+          <t>(61) 98469-5145</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Tadiacris@gmail.com</t>
+          <t>anapaularf19@gmail.com</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>2088</t>
+          <t>0095</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1120</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>TAIS PEREIRA MARTINS</t>
+          <t>ANA PAULA SILVA DE AGUIAR</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>28887231899.0</t>
+          <t>0136.7769.2011</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>(66) 99937-5200</t>
+          <t>61996299004/91346925</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>tata88@gmail.com</t>
+          <t>anasaguiar.1978@gmail.com</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Auxiliar de Trabalhos Eleitorais</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>0327</t>
+          <t>0399</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1210</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>TATIANA DOS SANTOS GOMES FRANCA</t>
+          <t>ANA PAULA SOARES FERNANDES NUNES</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>56250940809.0</t>
+          <t>0129.1687.2003</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>(61) 99508-1793</t>
+          <t>61981712805/84712805</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>tatianagomesadvocacia@gmail.com</t>
+          <t>apsfernandes1@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>0346</t>
+          <t>0424</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1376</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>TATIANE APARECIDA ANDRADE DE CASTRO</t>
+          <t>ANA PAULA VANIQUE LOPES</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>23292242054.0</t>
+          <t>0258.0173.2020</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>(61) 99997-8337</t>
+          <t>61999461807</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>tatianeapcastro@hotmail.com</t>
+          <t>Annavanique23@gmail.com</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>0238</t>
+          <t>0262</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1244</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>TERESA CRISTINA SILVA LIMA MATEUS</t>
+          <t>ANA VERÔNICA PIRES DE AZEVEDO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>51090480515.0</t>
+          <t>0109.5853.2038</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>(71) 99618-6538</t>
+          <t>(61)98405-0383</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>teresamateusadv@gmail.com</t>
+          <t>aveazevedo@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>0185</t>
+          <t>0233</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>THAIS LOPES RODRIGUES LIMA</t>
+          <t>ANA VIRGÍNIA DE ARAÚJO PINTO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>22693662011.0</t>
+          <t>012786832070</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>(61) 98194-9790</t>
+          <t>(61) 99231-6842/99967-8800</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>thais.lopes.rodrigues@hotmail.com</t>
+          <t>anavirginiadearaujopinto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>0244</t>
+          <t>0159</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>1341</t>
+          <t>1171</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>TIAGO DE SOUZA OLIVEIRA</t>
+          <t>ANACLIS SANTANA SANTOS</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>18450682070.0</t>
+          <t>0141.5228.2020</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>(61) 98247-1686</t>
+          <t>(61)98021443120</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>tiagool2021@gmail.com</t>
+          <t>anaclislc@gmail.com</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>0002</t>
+          <t>0284</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>TIAGO DEBASTIANI DO CARMO BRAGA</t>
+          <t>ANALARA KOCH DE MOURA</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>17332072097.0</t>
+          <t>0836.6939.0469</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>61996323561</t>
+          <t>(61)98445-9500</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>tiago.debastiani@gmail.com</t>
+          <t>analarakoch@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>0003</t>
+          <t>0438</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>TIAGO VICENTE BRASIL</t>
+          <t>ANAMARIA HARUMI TAMANAHA DUARTE</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>15027852062.0</t>
+          <t>3168.9047.0124</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>61981258837</t>
+          <t>(61)99969-1166</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>tiagovbrasil@hotmail.com</t>
+          <t>ana.tamanaha@gmail.com</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>0020</t>
+          <t>0361</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1058</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Thais Helena Longo Ferreira</t>
+          <t>ANDERSON CARDOSO DOS SANTOS</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>48110191015.0</t>
+          <t>0170.8163.2070</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>(61)99824-8285</t>
+          <t>(61) 99676-3170</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>thaisleninha.id@gmail.com</t>
+          <t>andersonsenior31@gmail.com</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>0356</t>
+          <t>0038</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1082</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>UDERLAN FABIO OLIVEIRA DE LIMA</t>
+          <t>ANDERSON CHAGAS DA SILVA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>111850170574.0</t>
+          <t>0192.2707.2089</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>(61) 98198-5599</t>
+          <t>(61)99168-9942</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>uderlan14@gmail.com</t>
+          <t>andersonbucho@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>0108</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>1139</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>VALDEMIRO DE JESUS VIEIRA</t>
+          <t>ANDERSON DINIZ GALVÃO</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>14949252038.0</t>
+          <t>0200.8259.2020</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>(61) 98567-7320</t>
+          <t>61982521203</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>valdemiroaxebahia@gmail.com</t>
+          <t>anderson.diniz.galvao@gmail.com</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>0006</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1040</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>VANDA INES DA SILVA PAZOS</t>
+          <t>ANDERSON GARCIA RODRIGUES</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>11653340450.0</t>
+          <t>037192841317</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>(61) 98178-5133</t>
+          <t>(61) 99670-3682</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>vandaazeredo@gmail.com</t>
+          <t>rodriguesganderson@gmail.com</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>0292</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>1449</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>VICTORIA VON HEUSS BLOESST</t>
+          <t>ANDERSON GUTTIERRES FIGUEIRA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>10962382070.0</t>
+          <t>1045.3878.0337</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>(61) 99991-8956</t>
+          <t>61981537580</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>vicvonheuss@gmail.com</t>
+          <t>aguttierres@gmail.com</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>0298</t>
+          <t>0438</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>VINICIUS CASTRO DA CRUZ</t>
+          <t>ANDERSON LUIZ BARBOSA MEDEIROS</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>29644522062.0</t>
+          <t>013976852003</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>(61) 99294-2006</t>
+          <t>(61) 99867-9446</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>viniciiscastro0@gmail.com</t>
+          <t>anderson.medeiros2009@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>0397</t>
+          <t>0293</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>VIVIANE DAMASCENO PINTO</t>
+          <t>ANDRE BORGES BARBOSA</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>13253452208.0</t>
+          <t>0076.3724.2011</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>(62) 98254-1828</t>
+          <t>6134670161/61992715268</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>vivi.11damasceno@gmail.com</t>
+          <t>andrebbarbosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>0040</t>
+          <t>0297</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>1082</t>
+          <t>1074</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Vera Lúcia Dutra Cantanhede</t>
+          <t>ANDRE CAMILLE RAYMOND BELTRAN</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>12017972038.0</t>
+          <t>0127.9669.2070</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>61985441451</t>
+          <t>61982437090/82437090</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>veradutracantanhede@gmail.com</t>
+          <t>andrebeltran@bb.com.br (Mesarios)</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>0084</t>
+          <t>0437</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>VÂNIA CLAUDIA DOS SANTOS</t>
+          <t>ANDRE LUIZ BRITO DE SOUZA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>7069332020.0</t>
+          <t>0299.0810.1082</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>(61) 98344-1441</t>
+          <t>61992226588</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>vaniasantos928@gmail.com</t>
+          <t>ANDREXBRITO@GMAIL.COM (Mesarios)</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>0151</t>
+          <t>0434</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1406</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>WELEN DE OLIVEIRA EVANGELISTA</t>
+          <t>ANDRE MAURICIO FARIAS RUIZ DIAZ</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>69735551171.0</t>
+          <t>0075.4852.2046</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>(61) 99123-9268</t>
+          <t>(61)98109-5552</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>welenoliveiramd@gmail.com</t>
+          <t>andreruizdiaz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>0398</t>
+          <t>0020</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1066</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
+          <t>ANDRE SILVEIRA MELLO</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>0127.9404.2003</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>(61)99965-5083</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>andresilveiramello@gmail.com</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>0329</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>ANDREA CARVALHO TAVARES ALVES</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>0738.3883.0370</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>(61)98383-6893/(61)99838-3689</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>ajmcta@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>0424</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>ANDREA CRISTINA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>010705742003</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>(61)98429-1605</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>cristinandrea2237@gmail.com</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>ANDREA LURIKO NISHIMURA HISAYASU</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>2497.9380.0167</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>(61)99812-3355</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>luriko.nishimura@gmail.com</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>0409</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>ANDREA MARIA GUERRA ZILLER BORGES</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>0345.1623.1090</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>(61)98411-0143</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>deaziller@gmail.com</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>0424</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>ANDREA NEIVA AVELINO FERRAREZ</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>0114.7078.2003</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>(61)98177-1429</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>andreaferrarez@gmail.com</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>0253</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>ANDREIA DIAS ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>0145.2728.2062</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>(61) 99814-2014</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>tudodebomgospel@gmail.com</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>ANDREIA GEBRIM DA SILVA</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>0138.2028.2011</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>(61)98495-4647</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Andreiagebrim@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>0284</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>ANDREIA SALDANHA FERRAZ GANGANA</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>0131.3681.2003</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>(61)99976-5978</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>deiagangana@gmail.com</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>0125</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>ANDRESSA DE SOUZA SILVA</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>0193.9083.2011</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>(61)99813-6107/(61)99813-6107</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>profandcem@gmail.com</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>ANDRESSA GOMES RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>0226.9911.2020</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>986449-525</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>andressagomesribeiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>0142</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>ANDRESSA KELLY MILANEZ BARROS</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>0215.9457.2003</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>(61)9 8573-2312</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>andressamilanez@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>0196</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>ANDRESSA MATSCHINSKI</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>0242.3825.2020</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>(61)98554-4585/(61)98590-1396</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>dessah_am@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>ANDRESSA RAQUEL INGLÊS VIEIRA</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>0150.5597.2038</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>(61)984173-017/(61)342741-89</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>andressariv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>ANDREWCEA SIMONE DE SOUZA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>115297260205</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>(31)99997-9824</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>andrewceas@gmail.com</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>0123</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>ANDRÉ LUIZ PIMENTEL DANTAS</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>0209.6375.2003</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>(61)99208-9017/(61) 99100-2546</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>andre_ciclis@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>ANDRÉ LUÍS SILVA DE ÁVILA</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>0092.5551.2062</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>(61) 98220-5654</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>andre.suza@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>ANDRÉ OLIVEIRA DE ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>0081.7986.2070</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>(61) 98105-5940</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>aoanina@gmail.com</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>0328</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>ANDRÉ WALLYSON ALVES DO NASCIMENTO DE ABREU</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>0296.4481.2003</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>(61) 98155-7409</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>andre.wallyson26@gmail.com</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>0058</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>ANDRÉA APARECIDA GONÇALVES DE AGUIAR DOMINGOS PAIVA</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>0179.8191.2038</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>(61)98154-0067/(61)98120-9516</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>an-paiva@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>0439</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>ANDRÉIA GOMES DOS SANTOS MENDONÇA</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>0184.4479.2020</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>61993763212</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>andreiag09@gmail.com</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>ANELISE EVELIN DE SOUSA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>0175.3526.2038</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>(61)99200-8167</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>anelisesousa10@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>ANGELA ANDREA GATTI</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>057784031058</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>(61)98659-4744</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>angelamoratogatti@gmail.com</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>ANGELA MARIA GOMES DA TRINDADE</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>0108.3974.2070</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>(99)3490-516/(32)1761-25</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>angela@ibict.br</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>ANGELICA ARAUJO SOARES NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>0511.5492.1074</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>(61)98632-7282</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>angelicaasoares@gmail.com</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>ANGELINA SOUSA DOS SANTOS FARIAS</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>0204.1378.2054</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>(61) 99240-1871</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>angelina.ssantos@gmail.com</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>ANGELO CHIOGNA</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>0330.6100.1090</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>(61) 99998-9009</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>achiogna@gmail.com</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>0150</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>ANGÉLICA CORDEIRO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>0209.0446.2003</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>61999353765</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>angellica.cordeiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>0130</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>ANGÉLICA MARIA OLIVEIRA SANTOS</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>0202.1912.2011</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>(61)992638005</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>amos.angel@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>0112</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>ANNA ALINE PEREIRA SIMOES ARRUDA</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>299306790183</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>(61)99865-3224</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>anna.alinep@gmail.com</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>ANNAMARIA MOURA TREVISOL</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>0147.6448.2020</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>(61)98448-1929</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>annaunb@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>0252</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>ANNE LAIS QUEIROZ MENDONÇA</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>0296.3851.2089</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>(61)981507898</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>laisanne1001@gmail.com</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>0134</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>ANNE MADELAINE ESTRELA ALCANTARA MACEDO</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>0107.7148.2046</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>(61)998580704</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>annemadelainestrela@gmail.com</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>0415</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>ANNY CAROLINE BURIL SAMPAIO</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>0296.3985.2097</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>61992865457</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>islespoficial@gmail.com</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>0225</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>ANNY KAREM AMORIM DE PAULA WEBER</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>0202.5411.2038</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>(61) 99698-0711</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>annyweber.adv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>ANNY KARINE PAULINO CARVALHO</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>0284.5631.2097</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>(61) 99158-4895</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>annykarinee310@gmail.com</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>ANNY KELLY DE ALMEIDA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>0289.2557.2020</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>(61)999942544</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>annykellysilvaaraujo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>ANTENOR ALVES CABRAL FILHO</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>019427412070</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>(61) 98119-5505</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>antenorcabrall@gmail.com</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>ANTONIO CARLOS MANSANO CANELADA</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>0969.4725.0108</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>(61)98166-6250</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">accanelada@hotmail.com </t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>0440</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>ANTONIO DE LIMA ALVES</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>0236.0141.2089</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>(61)99808-9546</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>thonnydl@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>0271</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>ANTONIO RICARDO ALVES COSTA</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>0002.9094.0779</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>(61)99333-8393</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>dom.ricardo.costa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>0309</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>ANTONIO RODRIGUES DE SOUSA JUNIOR</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>0192.0332.2020</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>(61)98209-8525</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>toniaum@gmail.com</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>0247</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>ANTONIONE PEREIRA GOMES MUNIZ</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>0192.2230.2003</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>(61)99511-4646</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>antonionepereira@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>0131</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>ANTÔNIA MACHADO DA SILVA SOUZA</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>0111.7422.2062</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>61998233905</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>toinha.machado@gmail.com</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>APARECIDA DE FÁTIMA BARBOSA</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>0121.6082.2020</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>61992312196</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>fatinha18.barbosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>0066</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>APARECIDA DE JESUS PINHEIRO SOUZA</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>1259.0156.0299</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>(61)99286-1875</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>cisdajpstham@gmail.com</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>0097</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>AQUILA BORGES DE ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>0216.1205.2062</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>61982493580</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>aquilagil2015@gmail.com</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>AREALVA MARIA PEREIRA</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>122170480221</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>(61) 99836-8275</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>arealvamaria45@gmail.com</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>0138</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>ARI GLEUSON DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>0176.7789.2003</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>(61)98592-8064</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>ari_mac10@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>ARIADNA GONCALVES MOREIRA</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>0000.1704.2836</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>99947-6222</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>agm0309@gmail.com</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>0015</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>ARINALDA OLIVEIRA RAMOS</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>0287.7834.1104</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>61981379556</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>arinalda@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>ARMANDA MARIA DE ANDRADE LIMA</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>0115.8961.2020</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>(61)99171-0103</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>amallima89@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>0182</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>ARNALDINA DE SOUZA CAIXETA</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>145139920213</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>(61) 98125-7336</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>santosdinasantos0@gmail.com</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>ARNALDO GUSTAVO ANDRADE LOPES</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>0170.6558.2054</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>(61)98623-5380</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>arnaldogustavo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>ARTHUR FILIPE GAZE DE FRANCA STECANELA SAVI</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>0200.8428.2054</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>61984325920</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>tufilipe@gmail.com</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>ARTHUR LEONARDO LOPES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>0147.5664.2011</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>(61)99976-4226</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>arthur_minduca@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>ARTHUR POMNITZ DE GOUVÊA</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>0230.1969.2070</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>(61)99661-9249</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>pomnitzarthur@gmail.com</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>ARTUR OLIVEIRA SIMIAO</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>0251.6533.2003</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>(61) 98360-3439</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>tutu.artur789@gmail.com</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>0193</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>AUGUSTO CESAR BAPTISTA AREAL</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>0008.6843.2046</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>61 99977-8968</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>augusto1604@gmail.com</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>0162</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>AUREA SOUSA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>0009.6819.1066</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>(61)921900-30</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>aurea.oliveira@ifb.edu.br</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>0207</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>AURENI ORNELES TEIXEIRA BARCELOS</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>0131.4258.2054</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>(61) 99185-1416</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>aureorneles@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>AURIENE LIMA RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>0104.7238.2003</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>(61)9991-9321/(61)342703-93/(61)984037889</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>aurienekjl@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>AUXILIADORA DA GUIA SANTOS LUZ</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>0179.0853.1511</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>61992107610</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>auxiliadora.luz@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>0103</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>André Luiz de Oliveira e Silva</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>0098.9551.2054</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>61999098670</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>andre8117@gmail.com</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>0315</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>BARBARA ELLEN ROCHA SANTANA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>0240.0934.2127</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>(61)99586-2340</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>santanadasilva8812@gmail.com</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>0370</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>BEATRIZ DA SILVA GOMES</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>018449722070</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>(61)99902-1277</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>bdasilvagomes@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>0219</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>BEATRIZ MONTENEGRO FRANCO DE SOUZA PARENTE</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>0130.7688.2046</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>61981399979</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>beatrizmontenegrofsp@gmail.com</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>0344</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>BEATRIZ VIEIRA LAUS</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>0201.9644.2003</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>(61)98128-3656</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>BIAA.VIEIRA@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>BIANCA DA NÓBREGA ROGOSKI</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>0204.5241.2011</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>(61)99149-5087</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>rogoski.bianca@gmail.com</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>0247</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>BLANDINE MARIA PERPETUO GOMES E SOUSA</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>0184.5483.2062</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>(61)99340-4844</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>blandine.sousa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>0225</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>BRENA CAROLLYNE GONÇALVES SANTOS</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>0232.9483.2038</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>(61)9389-7717/(61)33390-686/ 61994223865</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>brena.adm@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>0268</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>BRUCE ALVES FIGUEIREDO PRATES</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>0147.4096.2062</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>(61) 99665-2655</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>bruceprates@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>BRUNA DE MELLO FLORÊNCIO</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>027009962038</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>(61) 99969-2811</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>florencio.bmf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>0311</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>BRUNA DHULLYANA GONÇALVES SANTOS</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>0218.8102.2020</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>61991428561</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>bruna.dhullyana@gmail.com</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>BRUNA FAGUNDES PERFEITO</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>0191.8623.2011</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>(61)98372-8714</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>brunaperfeito@gmail.com</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>0030</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>BRUNA FARIAS CORTEZ</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>0225.6020.2038</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>(61)98594-3064/(61)3487-3118</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>brunnafcortez@gmail.com</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>BRUNA PENA SOLLERO</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>1363.7794.0272</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>(61) 99908-9123</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>BSOLLERO.BS@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>0027</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>BRUNA RAQUEL REIS ALVES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>0200.8053.2003</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>(61)99359-0418</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>bruna2014reis@gmail.com</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>0132</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>BRUNO ALVES DE MOURA</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>0176.0407.2097</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>(61)98247-1119</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>bruno85alves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>0315</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>BRUNO AMORIM GONCALVES</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>0154.7035.2003</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>(61)998603-96/(61)3364-0957</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>brunoag8@gmail.com</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>0283</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>BRUNO DE CASTRO MENEZES</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>0226.9331.2097</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>(61)98148-7517</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>bruno_cmenezes@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>0364</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>BRUNO DE JESUS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>0269.9536.2003</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>61982126131</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>brunojesus.dasilva61@gmail.com</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>BRUNO FREIRE DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>0194.5512.2070</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>(61)98251-1175</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>bfreire.araujo@gmail.com</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>0394</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>BRUNO LEONARDO LAROCCA RIGAILO</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>0133.8272.2011</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>(61)99292-0110</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>bruno.larocca@ebc.com.br</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>0253</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>BRUNO MARTINS BEZERRA</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>0128.2591.2038</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>6199915-0700</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>bruno.euro@gmail.com</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>0382</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>BRUNO MATEUS SOARES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>1617.2050.0213</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>61994482787</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>bruno.soares@bcb.gov.br</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>BRUNO SOARES LIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>0274.2510.2003</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>(61) 99437-2747</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>brunosoareslimadasilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>0046</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>BÁRBARA VITÓRIA GONÇALVES SANTOS</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>0296.4874.2020</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>(61) 99403-8443</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>barbaravgs8@gmail.com</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>0195</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>CACI MARIA SASSI</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>0011.6028.2011</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>(61)98138-0055</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>cacisassi@gmail.com</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>0439</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>CALÍGEAN DA SILVA MESQUITA</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>0223.9478.2089</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>(61)98247-7690</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>caligean.unb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>CAMILA CARDOSO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>0251.7305.2070</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>(61)99300-7387</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>camixaqw@gmail.com</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>0090</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>CAMILA FERNANDES LOPES</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>0236.0394.2011</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>(61)98509-1817</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>cfl1707@gmail.com</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>0104</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>CAMILA INARÁ ARCOVERDE DE MELO SILVA</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>0217.1073.2020</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>(61)99186-1504/(61)98618-3128</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>mila.inara@gmail.com</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>0386</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>CAMILA LIMA FIORESE</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>0835.4435.0663</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>(61)98172-1534/(61)3339-1556</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>cfiorese1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>CAMILA NUNES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>0251.7839.2038</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>61991792649</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>camilanunesilva09@gmail.com</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>0398</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>CAMILA SCHLUTER VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>0164.0408.2046</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>(61)99316-2125</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>camilanov@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>0018</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>CAMILA VIEIRA DA COSTA MOURA</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>0216.0375.2089</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>(61)99565-5176/(61)3335-4362</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>camilaHmoura@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>CAREM TAMIRIS OLIVEIRA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>0218.7382.2089</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>(61)99618-8185</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>carem.tamires@gmail.com</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>CARLA ADRIANA GUTH VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>2797.4662.0183</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>61996459038/61996638736</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>carla.adriana.guth@gmail.com</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>CARLA DAIANA MAIA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>0167.8738.2020</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>(61)99212-3043/(61)3335-1043</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>carlamaia1886@gmail.com</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>0350</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>CARLA LIANÉIA DA SILVA PAZ</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>0174.9861.2097</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>(61)99965-8681</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>carlla.paz30@gmail.com</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>0032</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>CARLA MADSEN ARRUDA</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>0142.2090.2038</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>(61)98490-3583</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>carlamadsen@gmail.com</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>0160</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>CARLA MARCHESINI TAQUES</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>0704.1029.0612</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>(41) 99193-2898</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>cataques@gmail.com</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>CARLOS AFONSO BRAGA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>0112.0501.0361</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>61981855957</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>carlosafonso53@gmail.com</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>0369</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>CARLOS ALVES BATISTA FILHO</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>0274.0804.1538</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>(61) 99337-4493</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>alvesfilho0509@gmail.com</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>0372</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>CARLOS AUGUSTO HALILA VIEIRA</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>0106.2777.1040</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>(61) 99422-1981</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>carloshalila@gmail.com</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>CARLOS EDUARDO SERAFIM BABY</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>0170.8950.2062</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>(61)98432-7754</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>eduaby@gmail.com</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>0031</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>CARLOS HENRIQUE NOVIS</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>0160.7734.2020</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>(61)98563-3869</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>caiquenovis@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>CARLOS JOSE LIMA VIANA</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>0074.5549.2062</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>(61)99229-8301/(61)3548-2770</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>pastorcarlosviana@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>0226</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>CARLOS RODRIGUES DE RESENDE</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>0143.5776.0230</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>(61)98461-7004</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>carlos-instrutor@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>0104</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>CARLOS VINICIUS OLENKA WANDERLEY ROCHA</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>1535.4880.0213</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>61982460546</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>CVOWR@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>CARMEM LOPES TEIXEIRA</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>0119.8763.2046</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>(61)99966-0640</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>carmemlopesteixeira@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>CARMEN LUCIA FORTES VIANA DE MESQUITA</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>0103.6679.2020</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>(61)99962-0769</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>carmenmesquita@gmail.com</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>0029</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>CARMEN LUCIA MARTINS BRAGA LAZARO</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>0020.9485.2011</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>(61)99870-2039</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>cl.bragal@gmail.com</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>0003</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>CAROLINA CAMPOS AFONSO</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>0139.9563.2046</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>(61)99333-1979</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>carolinacamposafonso@gmail.com</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>0153</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>CAROLINA GONÇALVES ABREU</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>0163.9403.2089</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>61984659433</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>carolina.abreu@cjf.jus.br</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>0243</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>CAROLINA LOPES TEIXEIRA</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>020027482062</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>(61) 98168-8696</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>carolinalopesteixeira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>0198</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>CAROLINA LUCIA DE SOUZA E SILVA</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>0198.0854.2020</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>61981999374</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>caroleaelson@gmail.com</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>0280</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>CAROLINA MEIRELLES DE MOURA</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>0108.6532.2020</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>(61)99119-7783</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>moura.carolina4@gmail.com; meirellescarolina75@gmail.com</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>0179</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>CAROLINA STRESSER GALVAO</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>012294882380</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>(44)99177-4110/(61)99363-4110</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>cstresser@gmail.com</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>0060</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>CAROLINE AMARAL FRANCO BORGES</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>0150.5438.2011</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>999868-657</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>carol.s2.amaral@gmail.com</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>0413</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>CAROLINE ARAÚJO BEZERRA</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>0479.1303.1074</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>(61)99285-5288</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>cabfenixbsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>CAROLINE CARNEIRO DE MAGALHÃES</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>0221.3648.2070</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>(61)99235-4554</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>carolacademico@gmail.com</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>0225</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>CAROLINE GONÇALVES DE ASSIS</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>0192.2384.2062</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>(61)99337-7801</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>carolinegassis8@gmail.com</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>0394</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>CAROLINE MARIA ARAUJO ALVES</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>0185.2726.2046</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>61985508076</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>cadecarol@gmail.com</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>CASSIA CONSUELO DOS REIS TOLEDO</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>0075.2953.2089</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>(61)99294-0452</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>cassiacrt@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>0022</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>CASSIA REJANE CARDOSO ARAUJO</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>0143.1217.2046</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>61999664341</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>cassiarejane@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>CASSILDA GERALDA DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>1064.5290.0281</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>61 98427-4774</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>cassilda.araujo@edu.se.df.gov.br</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>0230</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>CATARINA FIGUEIREDO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>0009.0702.2020</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>(61)99269-9955</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>catfig01@gmail.com</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>CATHARINA MARTINS PEREIRA DELGADO</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>0009.0704.2097</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>(61)99983-0211</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>21cmpd21@gmail.com</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>CATIA DA SILVA SALES BALDEZ</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>0132.4775.2011</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>61981344511</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>catia.baldez@embrapa.br</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>0311</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>CATIA JOSE TEIXEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>0113.3258.2011</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>(61) 99212-2704</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>cattex@gmail.com</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>0312</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>CECILIA DE ABREU COUTINHO MADRUGA</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>0139.5200.2054</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>(61)98127-0101</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>ceciliadeabreu@gmail.com</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>0381</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>CECILIA PETRUCCI ALABARSE</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>011236992003</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>(61) 98408-4052</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>cecipetrucci@gmail.com</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>0399</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>CECILIA VIEIRA GOMES</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>0084.1995.2070</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>985093-326</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>ceciliavieiragomes19@gmail.com</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>0143</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>CELIA RIBEIRO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>0598.0554.0540</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>61 984868008</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>celiaribeiro204@gmail.com</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>0133</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>CELSO AUGUSTO RODRIGUES SOARES</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>0015.0228.2003</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>(61)98119-3852</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>celsobsb1975@gmail.com</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>0378</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>CHEILA APARECIDA DA MATA</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>0807.4517.0221</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>(61)98282-0081 / 96292623</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>cheilaescreve@gmail.com</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>0363</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>CHIRLANY PONTES CLEMENTINO ROMAO</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>0167.8688.2020</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>(61)99648-2305</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>chirlanyromao@gmail.com</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>0187</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>CHRISTIANE BARBOSA DE SOUZA PFEILSTICKER DE KNEGT</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>0145.5008.2038</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>(61)99689-7995</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>GABICHRISSON@YAHOO.COM.BR</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>0386</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>CHRISTINA DO PRADO LIMA VILHENA</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>1464.4474.0248</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>99997-8045</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>CHRISPRADOLIMA@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>0417</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>CHRISTINA ELISA MADEIRA MAURIZ SARAIVA</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>0234.2152.1554</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>(61)98224-1086</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>chriselisaraiva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>CIBELLE NIDIA RIBEIRO DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>0393.3041.1090</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>(61)98155-2572</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>bellecarvalho@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>0247</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>CICERA VIEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>0096.1303.2003</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>(61)98195-7597/(61)3029-4355</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>sisi.silva212@gmail.com</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>0083</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>CID ALEXANDRE SANTOS PÉRET SANTANA</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>0230.2079.2020</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>(61)98450-2603</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>cidalexandre11@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>CIRLENE LIMA DIAS</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>0118.0484.2003</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>(61)98423-5681</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>cirlene2007dias@gmail.com</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>0032</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>CLAITON LUIZ CORREA</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>0572.6018.0647</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>(61)99987-1787</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>claiton684@gmail.com</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>0023</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>CLARA DE CARVALHO MOUSINHO</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>0163.9441.2003</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>(61)996037908</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">claramousinho@gmail.com </t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>0181</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>CLARA ELIS QUEIROZ MENDONÇA</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>0289.2351.2003</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>(12)983046653</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>elis.claramendonca11@gmail.com</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>0114</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>CLARICE MARIA LEAL DE MACENA</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>0164.1973.2011</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>(61)98179-1840</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>claricemlm@gmail.com</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>0409</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>CLARISSA CORREA DE ANDRADE AVILA</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>0075.8216.2011</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>(61)99265-8838</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>clarissa.avila@gmail.com</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>0026</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>CLARISSA FERREIRA LIMA PAES DE BARROS</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>0147.4378.2070</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>(61)98405-2115</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>clarissa.limapaes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>0298</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>CLARISSE DA ROCHA FEITOSA</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>025516072089</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>(61) 999381340</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>clarisse.rofe@gmail.com</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>CLARISSE MARIA DA SILVA COSTA</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>0174.9810.2046</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>(61)98154-1985</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>clarissecosta08@gmail.com</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>CLAUDIA DE AVILA SIQUEIRA</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>0646.9516.0469</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>(61)99983-2711/(61)3222-7039</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>claudiass55@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>CLAUDIA DO NASCIMENTO TOLENTINO</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>0735.4324.0515</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>(61) 98445-2603</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>claudiantolentino@gmail.com</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>0138</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>CLAUDIA GALVAO SCHELB</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>0111.8831.2062</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>(61)98181-8844</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>claudiaschelb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>CLAUDIA HELENA GOMES MACHADO</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>0178.2028.2062</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>61984886333</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>helenac155@gmail.com</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>CLAUDIA MARCIA DOS SANTOS YAMANE</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>0341.7509.1317</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>(61) 99693-1961</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>marciayamane@gmail.com</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>0131</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>CLAUDIA MARIA COSTA MENESES</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>0095.0518.2003</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>61999212851</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>cncmeneses@gmail.com</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>0267</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>CLAUDIA RIBEIRO ZINI LISE</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>0108.9753.2046</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>(61) 99997-8876</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>claudinha.3112@gmail.com</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>CLAUDIA ROSA GUIMARÃES</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>0098.2686.2062</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>(61) 98340-2869</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>claudiathgu@gmail.com</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>0432</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>CLAUDIA THEREZA ROCHA TOLENTINO BARROS</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>0075.7535.2011</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>(61)99660-5959</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>claudiatolentinodf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>0148</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>CLAUDIANE PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>067274270779</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>(88) 99338-4782</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>claudiane824@gmail.com</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>CLAUDIELLY MARIA RODRIGUES ALVES SOUSA</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>0209.6905.2089</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>(61)99676-7927</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>claudiellymra@gmail.com</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>0416</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>CLAUDINEI CONCEIÇÃO DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>0914.8587.0582</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>(61)99813-2873</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>claudineikd@gmail.com</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>CLAUDIO BOLIVAR PEREIRA SANTANA</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>0149.3492.2020</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>(61)985215-789</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>claudiobol.san@gmail.com</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>0037</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>CLAUDIO CASTRO FERNANDES</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>0191.7613.2097</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>(61)99906-5098</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>cfernandes.claudio@gmail.com</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>0313</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>CLAUDIO DE AGUIAR COELHO</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>0149.5978.2003</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>(61)98241-2233</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">coelhoc239@gmail.com </t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>CLAUDIO HENRIQUE DE ARAUJO COUTINHO</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>0109.3510.2003</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>61 99880-6765</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>chacoutinho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>0207</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>CLAUDIO RIBEIRO HUGUET</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>075415520361</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>(61)99644-8720</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>claudiohuguet@gmail.com</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>CLEDISON GONÇALVES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>0271.5936.1511</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>(61)99112-5885</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>cledisonsilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>0137</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>CLEICE CALDEIRA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>019813542062</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>(61)99642-2363</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>cleice321@gmail.com</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>0097</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>CLEIRE DALIANA LANGKAMMER RODRIGUES BARBOSA</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>0158.5256.2038</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>61993113492</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>cleyryana@gmail.com</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>0436</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>CLESIA SILVA DE SOUZA MARIANO</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>1642.4665.0272</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>(61) 98207-6536</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>clesiamariano12@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>CLESIO GERALDO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>0030.9350.2062</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>(61)99201-8233</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>clesiogsilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>0315</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>CLESIO LABOISSIERE VILLELA</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>0142.2325.2020</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>(61)99971-4171</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>clesiolv@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>CLEUMAR BERNARDO DIAS</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>0284.1092.1007</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>(61)99373-3119</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>CLEOBDIAS15@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>0193</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>CLEUSA RODRIGUES OLIVEIRA DE ANDRADE</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>0081.9797.2003</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>(61)99934-7087</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>cleusa.13@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>CLEUZA DA CRUZ DIAS</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>0074.9391.2062</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>(61)99633-8171</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>cleusadias09cruz@gmail .com</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>0330</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>CLEZIO LEMES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>0097.0095.2011</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>(61)99998-9993</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>clezio.lemes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>0436</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>CONCEICAO DE MARIA SANTOS CORREA</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>0028.2799.2097</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>(99)1143-400</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>cmscorrea@gmail.com</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>0229</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>CREILDA SANTOS DOS ANJOS</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>023603852020</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>(61)99803-3273</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Kellanjo1983@gmail.com</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>0237</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>CRISTIAN JOSÉ OLIVEIRA SANTOS BRAYNER</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>0116.3045.2003</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>(61)98193-8688</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>crijol@gmail.com</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>0416</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>CRISTIANA ANGÉLICA CARDOZO</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>0399.7239.1090</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>(61)99557-7084</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>cristianaangelicacardozo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>0372</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>CRISTIANA CAMPOS DE SANTANA</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>012239632011</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>(61)98468-0494</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>cristiana.campos@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>0428</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>1414</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>CRISTIANE APARECIDA SILVEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>0179.0978.2038</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>99662-1729</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>JP_CRISIA@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>CRISTIANE DOS ANJOS SILVA</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>0316.0851.1058</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>(61) 98412-0603</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>cris.anjos.silva@gmail.com</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>0308</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>CRISTIANE ESTANISLAU DE MOURA</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>0167.5421.2020</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>(61)98424-2187</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>cristianestanislau@gmail.com</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>0430</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>CRISTIANE MENDES LINS</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>0107.1837.2003</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>(61) 98461-0456</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>crismlins123@gmail.com</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>CRISTIANE SOARES PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>0434.3999.1031</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>(61)99566-4767</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>cristiane.sps@gmail.com</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>0375</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>CRISTIANNE FERREIRA NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>0179.1393.2046</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>61996560233</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>CRIISTTI@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>0281</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>CRISTIANO ALENCAR DE SOUZA FERNANDES</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>0153.1179.2011</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>(61)991151-503</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>cristianoalencarsf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>CRISTIANO RICARDO VAZ DE MELO</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>0108.6908.2054</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>(61)99989-4298/(61)2141-8512</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>crisrvmelo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>0013</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>CRISTIANO XAVIER RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>0198.0485.2070</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>61993361246/98582-8285</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>cristiano.rodrigues085@gmail.com</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>0036</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>CRISTINA DOS SANTOS GUIMARAES GUSMÃO</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>0142.8938.2054</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>98627-8671</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>tinasgg88@gmail.com</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>CRISTINA GALVAO SCHELB</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>0092.3756.2097</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>(61)99213-7976</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>cgschelb@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>0178</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>CRISTINA MARIA CORREIA DE MELLO</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>008429742003</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>(61) 99184-2811</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>mello_cmc@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>0340</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>CRISTINA MOTA LINS GUIMARAES</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>020125912070</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>(61)99584-4864</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>isaquinholins@gmail.com</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>CRISTINA PEREIRA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>0075.2167.2070</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>(61)99262-7706</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>cristina.persou@gmail.com</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>CRISTINA VAZ NERY DE BRITO PINHEIRO</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>0082.4725.2003</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>(61)98118-5117/(61)98127-8137</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>cristina.vaz.nery@gmail.com</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>0170</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>CYNTHIA DE CARVALHO FIGUEIRA</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>0112.1469.2046</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>(61)99148-2529</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>cynthiadecarvalho@uol.com.br</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>0020</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>CYNTHIA MENEZES FERREIRA</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>0096.3029.2054</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>(61)99972-9699</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>cynthiamenezes2011@gmail.com</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>0122</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>CÁSSIA ALMEIDA DOURADO</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>0255.1718.2003</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>9316-5205/9356-2221</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>cassia.2012.almeida@gmail.com</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>0185</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>CÍCERO NUNES ABIORANA</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>0200.9000.2054</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>(61)99256-9246</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>ciceroabiorana@gmail.com</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>DAIANE BITTENCOURT MENDES SANTOS</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>017080652070</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>(61)99233-0704</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Daianebms@gmail.com</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>0279</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>DALILA COSTA QUINTAO DE FARIA</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>0137.8704.2070</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>98402-2739</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>dalila.provao@gmail.com</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>0243</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>DAMILY VICTORIA AMARAL RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>0255.2430.2054</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>(61)98264-5628</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>damilyvictoria@gmail.com</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>0015</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>DANIEL BAIMA PINTO</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>0206.5012.2046</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>(61) 99326-1998</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>danielbaimaa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>DANIEL DE OLIVEIRA MELO FILHO</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>0135.0666.2089</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>(61)98558-4901</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>danielfilho.coach@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>DANIEL GONCZAROWSKA GOMES</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>0119.8192.2003</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>(61)98279-7777</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>danielgoncz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>DANIEL MAFFIA DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>0154.4405.2089</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>(61)98114-7253</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>daniel_maffia@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>0126</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>DANIEL OTAVIO MACHADO RODOVALHO</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>0134.2991.2046</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>(61)99226-7958</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>domrodovalho@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>0308</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>DANIELA FRANCISCA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>020565472003</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>(61) 99101-3367</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>daniela.fransouza@gmail.com</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>0441</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>DANIELA GONCALVES BELGA RIBEIRO BRAZ</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>0130.8494.2011</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>(61) 98143-8140</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>danibelga@gmail.com</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>0407</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>DANIELA HENRIQUES SARAIVA</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>1043.8178.0272</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>(61)98111-3947</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>danihsaraiva@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>0279</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>DANIELA MAGALHAES PEREIRA</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>0084.3774.2020</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>(61) 98112-9499</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>daniela.magalhaes@tjdft.jus.br</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>0010</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>DANIELA MOREIRA LOPES</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>0181.2537.2097</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>(61)99211-9442/(61)3339-3858</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>daniela2111@gmail.com</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>DANIELA TENÓRIO COLARES LOBO</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>0383.2138.0965</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>(61)983451175</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>danielalobo9112@gmail.com</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>0254</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>DANIELE AZEVEDO QUIXABA BOTELHO</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>042582861058</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>(61) 99164-3393</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>daniquixaba@gmail.com</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>DANIELE DALLA LASTA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>012248252089</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>(61) 98115-6818</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>ddoliveir11@gmail.com</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>DANIELLA AZEVEDO DE ALBUQUERQUE COSTA</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>0468.8059.0833</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>61981881114</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>danazevedo@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>DANIELLA BEATRIZ FLORES</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>1372.3046.0205</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>61981110656</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>daniella_beatriz@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>0019</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>DANIELLA CIARALLO ALVARES</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>000834792038</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>(61) 98131-8744</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>danialvares@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>0120</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>DANIELLE CHRISTINE DE SOUSA FILADELPHO</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>0117.9436.2046</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>(61)98144-4337</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>danifilla@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>0125</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>DANIELLE COSTA PEREIRA</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>0137.7914.2011</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>(61)99955-8021</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>danicostap@gmail.com</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>0279</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>DANIELSON VIEIRA DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>0263.5309.1210</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>(61)98412-3751</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>dnvieira@terra.com.br</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>0062</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>DANILA OLIVEIRA CAVALCANTE</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>0179.0740.2038</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>(61)996324323</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>danigamy@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>DANILLO TEIXEIRA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>0198.5224.2003</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>99622-4899 / 98580-4778</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>DANILLO.UNB@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>DANILO CORREA DA ANUNCIAÇÃO</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>1250.4359.0574</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>71993064393</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>danilocorrea89@outlook.com</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>0337</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>DANILO NOGUEIRA PRATA</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>0179.1430.2020</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>(61)98115-1730</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>danilo.prata20@gmail.com</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>DANILO PEREIRA RAMOS</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>0373.1517.2704</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>(63) 99253-7766</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>daniloramos05@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>DANILO SERRANO GUIMARAES</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>0082.1154.2003</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>(61)99918-1498</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>rjdanilo@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>0295</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>DANILO VIEIRA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>0232.9373.2003</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>(61)99319-8690</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>dvdanilovieira96@gmail.com</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>0271</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>DANYELLA FERREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>0232.8619.2097</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>(93)2185-01/(33)3951-57</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>7danyella@gmail.com</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>0262</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>DARLAN DE LIMA BARBOSA</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>0128.8141.2046</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>98184-9525</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>darlanbarbosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>DAYANA PEREIRA DA CONCEIÇÃO</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>0615.4000.1155</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>(61)99203-6896</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>dayyannap@gmail.com</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>0234</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>DAYANARA CARVALHO E SILVA</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>0330.4476.1570</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>(61)98198-8713</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>DAYANARACARVALHO@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>DAYANE ALVES ALENCAR</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>0215.7083.2038</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>(61) 98340-4411</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>dayanealencar2105@gmail.com</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>DAYANNY NOGUEIRA RODRIGUES ULHOA</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>0514.9603.1082</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>61981465994</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>dayannynr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>0397</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>DAYENE CRISTINA ALVES CABRAL MASCARENHAS DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>0111.9539.2089</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>(61)99140-8189</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>odayene95@gmail.com</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>0089</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>DAYSI MARA SOUSA LIMA DE FREITAS</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>021955852097</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>(61) 99244-7914</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>professoradaysilima@gmail.com</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>DAYVSON VINICIUS DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>0120.1374.2097</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>(61)98423-8390/321220-65</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>vinicius.sousa@comandoap.com.br</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>DEBORA CASTRO NESRALLA</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>0008.7103.2062</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>(61)99618-6823</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>dnesralla@gmail.com</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>0163</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>DEBORA CAVALCANTE CARLOS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>0270.0849.2054</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>(61) 98462-4605</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>deborahcavalcantecarlos@gmail.com</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>0391</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>DEBORA DE SOUSA MACHADO</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>0184.2527.2054</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>(61)99602-0774</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>debora_machado@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>0252</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>DEBORA RAQUEL OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>019230272038</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>(61)99215-8815</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>deborarof@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>DEBORAH HELENA LEMOS ALVES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>0151.5338.2003</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>(61)99927-7127/(61)9167-0089</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>prof.deborahlemos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>0124</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>DECINALVA DE SOUZA AGUIAR</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>0149.4105.2089</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>(61) 98658-1289</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>nalvaaguiar300@gmail.com</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>0037</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>DEIVID ABRAÃO SILVA GONÇALVES</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>0205.6833.2097</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>(61)99147-2518/(61)3335-0008</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>abraaodeivid89@gmail.com</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>DELMON FIRMINO BATISTA DE MELO</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>0149.5715.2097</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>61996943665</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>delmonfirmino@gmail.com</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>0183</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>DEMETRIUS DE ALMEIDA PIRES</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>037628510884</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>(61) 99948-7772</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>dudapiresbsb@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>0166</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>DEMIAN ALMEIDA ALBUQUERQUE</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>0102.5933.2038</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>61996479001/(61)982199244</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>demian.albuquerque@gmail.com</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>0226</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>DENICE PRATES RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>0136.3218.2038</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>(61)98411-2095</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>pratesdenice@gmail.com</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>0416</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>DENISE ALVES DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>0179.1017.2003</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>(61)98353-5154</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>denise17571@gmail.com</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>DENISE ARAUJO DANTAS KUHL</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>0128.7603.2089</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>(61)98554-2917</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>denise.ayla5856@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>0092</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>DENISE RIBEIRO CÂNDIDO</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>0153.4358.2089</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>61996764103</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>amiganise@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>0437</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>DENISE RODRIGUES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>0163.9043.2011</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>(61)98434-8686</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>desouza0386@gmail.com</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>0029</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>DEUZILETE PEREIRA DO SANTOS</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>0167.8001.2097</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>(61)992991240</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>deuzilete@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>0006</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>DEYVISSON EDUARDO ALMEIDA AROUCHE</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>024675252038</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>(61)98330-7534</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>deyvissoneduardo22@gmail.com</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>0052</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>DEZILIELY LORRANE DA SILVA BRITO</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>0218.7994.2003</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>(61)98565-8573</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Deyselorrane@gmail.com</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>DIANA MARIA SILVA DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>0112.4866.2011</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>(61)99916-8131/(61)3879-7255</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>dianacarvalho@mec.gov.br</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>0315</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>DIANA MARQUES DE LIMA</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>0158.1393.2020</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>(61) 98461-6556</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>dianamlima@gmail.com</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>0381</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>DIANA TERESA RÊGO ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>041267801503</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>(61)99384-3317</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>dianaaraujo1818@gmail.com</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>0246</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>DIANE PORTUGAL SCARABELLI MONTEIRO</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>0756.1603.0337</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>(61)98617-4784 / (61)98520-4185</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>dianescarabelli@gmail.com</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>DIEGO ALEKES FONTES DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>036161691210</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>(61)98216-1619</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>profdiegofontes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>DIEGO LEANDRO PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>0198.1494.2011</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>(61)98500-0262 / (61)99632-4323</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>didi.zeed@gmail.com</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>0032</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>DIEGO MARTINELLO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>0174.1763.2054</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>(61)98101-4228/335371-07</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>dmartinello@gmail.com</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>0152</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>DIEGO SILVA PESSOA</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>039564821570</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>(61)996250977</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>diegosilvapessoa@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>DILSON JOSÉ DIAS NOGUEIRA CAVALCANTI</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>0403.5298.0868</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>(61)98144-2080</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>dilsonc@gmail.com</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>0414</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>DINAMELIA DE SOUSA BRAGA</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>0539.3413.1007</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>(99)8758-068/(99)6931-335</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>dinameliadesousabraga2@gmail.com</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>0353</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>DINANCY FERNANDES LIMA</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>0415.8001.1104</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>(61)995978773</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>dinancylima@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>DIOGO CARDOSO RIBEIRO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>0179.0838.2089</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>(61)99431-7891</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>diocrr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>0093</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>DIOGO SANTOS SOBRINHO</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>0192.1476.2062</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>(61)99905-6608/(61)99604-3396</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>diogosantosdf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>0093</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>DISLEIDE DE SOUSA DE SANTANA</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>0167.9202.2054</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>61998089055</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>disleidesousas@gmail.com</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>0353</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>DONIZETE APARECIDO DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>0124.1610.2003</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>(61)99135-6902</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>dwiow@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>DORINA WU HONG RONG</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>0654.2506.0655</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>(61)99402-3018</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>dorina_w@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>0393</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>DOROTEIA IVO DE MOURA</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>0008.4918.2097</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>(61)99257-7753</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>doroteiaivo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>DOUGLAS ARAUJO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>0171.3836.2011</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>(61) 98462-8802</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>douglasdireito.santos@gmail.com</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>DOUGLAS DOS ANJOS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>023295822011</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>(61)99942-3814</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>douglasdosanjos1717@gmail.com</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>0428</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>1414</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>DOUGLAS FERNANDO CARVALHO SOL</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>0107.2046.2348</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>(69) 98426-6986</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>carvalhosoldouglasfernando@gmail.com</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>DOUGLAS GOMES REIS</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>1456.2301.0272</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>31994772363</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>douglas.gomes@outlook.com</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>Daneila Luiza de Almeida</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>0174.5665.2070</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>61984764769</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>daneila.luiza@gmail.com</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>0072</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>DÂNGELA NUNES ABIORANA</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>0149.3571.2062</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>61984207048</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>ddangela@gmail.com</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>0137</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>DÉBORA CRISTINA DOS ANJOS FERNANDES</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>0248.8613.2003</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>(61)99543-3353</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>d.cris.anjos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>0225</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>DÉBORA MENDES DE AGUIAR</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>0181.2521.2020</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>(61)98102-6709</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>debby987@gmail.com</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>0318</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>EDER ALVES MENEZES</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>0165.8006.2003</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>(61)98184-0723</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>edera@bancoob.com.br</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>EDIELMA ARAUJO</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>0098.5984.2054</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>(61) 99234-1032</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>edielmma2018@gmail.com</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>0365</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>EDILENE ALBUQUERQUE DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>0179.1172.2097</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>(61)99273-3844</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>edilenealbuquerque11@gmail.com</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>EDILENE MARQUES DA SILVA SERAFIM</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>0129.3503.2046</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>(61)99989-3753</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>edilene.serafim@gmail.com</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>0138</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>EDINEUZA ANDRADE DE FREITAS</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>0149.5237.2089</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>(61)98216-1495</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>eandradefreitas@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>0118</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t>EDISANGELA DO CARMO SANTOS</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>0118.6085.2054</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>99598-1352</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>edisangelas@gmail.com</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>EDISSONIAS CORDEIRO MORAES</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>0138.4999.2097</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>(61) 99642-0416/(61) 99809-7770</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>edissonias.moraes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t>EDMAR LIMA LARA</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>0801.6391.0620</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>(61)99150-4100/(61)3297-7443</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>EDMARLARA@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>0371</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t>EDMARCIO ANDRADE PIRES</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>008213372020</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>(61)99972-5809</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>edmarcio.pires@gmail.com</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>0160</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr">
+        <is>
+          <t>EDNA AZEVEDO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>0081.7697.2038</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>(61)98627-9414</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>ednarodrigues913@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>0046</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr">
+        <is>
+          <t>EDNA DO NASCIMENTO SOUZA</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>1762.1932.0230</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>(61)99808-9861</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>EDNASOUZADF@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>0350</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr">
+        <is>
+          <t>EDNA MARQUES FERREIRA DELEVEDOVE</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>0156.6414.2070</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>(61)98178-1074</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>ednadelevedove@gmail.com</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>0219</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr">
+        <is>
+          <t>EDSON DE MOURA LIMA</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>0008.9841.1040</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>(61)98383-8882</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>edson_asterix2007@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>0404</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t>EDSON VILELA DA ROCHA</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>0164.2027.2062</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>982698418/336758-23</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>EVR190@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr">
+        <is>
+          <t>EDUARDA SANTOS BERNARDES</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>0230.1719.2089</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>(61)98114-9052</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>eduarda.sbernardes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>EDUARDO DA SILVA BAPTISTA</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>0241.3520.1481</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>(61)98303-2003</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>edusb1822@gmail.com</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr">
+        <is>
+          <t>EDUARDO DOS SANTOS CAETANO</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>0156.9873.2046</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>(61)98137-3708</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>eduardo@consultorti.com.br</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>0437</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr">
+        <is>
+          <t>EDUARDO FERNANDES BRAGA</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>3196.3439.0167</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>61996931335</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>eduardo.braga2006@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr">
+        <is>
+          <t>EDUARDO PEREIRA DE MATOS JUNIOR</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>0393.4513.1007</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>8449-3156</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>engemattos@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr">
+        <is>
+          <t>EILANE SINDERCY LIMA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>0178.3237.2038</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>(61)99957-7343</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>eilanesindercy@gmail.com</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr">
+        <is>
+          <t>ELAINE CRISTINA FREIRE</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>0575.8189.1147</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>(61) 98191-8300</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>elaiine.88@gmail.com</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr">
+        <is>
+          <t>ELAINE DE CARVALHO FREITAS</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>0120.2755.2038</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>(61) 98147-7297</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>nanidecarvalho@gmail.com</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>0082</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr">
+        <is>
+          <t>ELAINE DE SOUZA ALVES</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>1342.7029.0213</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>61981534774</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>elaynesoueu@gmail.com</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr">
+        <is>
+          <t>ELAINE DIAS DE OLIVEIRA RINCON</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>033518771074</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>(61)98454-8054</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>elainerinc@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr">
+        <is>
+          <t>ELAINE DOS SANTOS SILVA</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>1152.8332.0230</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>(61) 98174-4441</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>elaine_santossilva@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>0297</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t>ELAINE NASCIMENTO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>029658012020</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>(61) 98173-1807</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>en7770267@gmail.com</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>0004</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t>ELAINE RIBEIRO NUNES</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>0223.9719.2011</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>(61)99882-7256</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>elaineribeironunes1234@gmail.com</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>0246</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t>ELAINE TEIXEIRA COSTA SOUTO MARTINS</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>0894.9765.0213</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>(61)99558-4779</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>esoutomartins@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>0321</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>ELEUSA RODRIGUES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>0012.8024.2046</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>(61)99673-0327</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>eleusarodrigues36@gmail.com</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>0245</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>ELIANA ALVES DE ABREU MORAES</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>0282.9745.1082</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>61 98345-3711</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>elianaalvesabreumoraes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr">
+        <is>
+          <t>ELIANA DOS SANTOS ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>0136.0895.2097</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>(61)99237-2944</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>santoseliana748@gmail.com</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>0077</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>ELIANA JOSE DE MESQUITA</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>1294.0737.0221</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>(61)99423-8796</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>lee08.mesquita@gmail.com</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>0043</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr">
+        <is>
+          <t>ELIANA RIBEIRO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>0248.9685.2038</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>61996133171</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>silvaeliana97940@gmail.com</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>0433</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr">
+        <is>
+          <t>ELIANE APARECIDA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>0150.5062.2097</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>(61)98176-7865/(61)3366-2337</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>ellyannebsb@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr">
+        <is>
+          <t>ELIANE COSTA E SILVA</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>0080.6657.2046</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>(61)99807-4833/(61)3369-7560</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>eliane_lany-lani@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>0086</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr">
+        <is>
+          <t>ELIANE GOMES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>0192.2209.2020</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>(61)99843-8747 / (61)98627-1882 / 99651-9952 / 98438-7475</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>elianegsilva@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr">
+        <is>
+          <t>ELIANE MACHADO BENJAMIM</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>0218.8232.2003</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>(61) 99120-4443/(61) 99651-4175</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>elianemachadoti@gmail.com</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>0219</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr">
+        <is>
+          <t>ELIANE SANTOS DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>0200.8618.2003</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>61996041119</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>Ellyanne21@gmail.com</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>0001</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr">
+        <is>
+          <t>ELIAS DO SANTOS ROCHA</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>0291.2263.2054</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>(61)996177961</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>eliasalves007@icloud.com</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>0305</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr">
+        <is>
+          <t>ELIAS OLIVEIRA DE AMORIM NETO</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>0136.2206.2046</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>(61)98402-1088/(61)98250-8846</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>eliasamorim2009@gmail.com</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr">
+        <is>
+          <t>ELIDA VERUSKA ALVES TELES</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>013636122003</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>(61) 99619-2483</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>elidateles3@gmail.com</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>0012</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>ELIENE DE JESUS PEREIRA</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>0185.5596.2097</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>(61)99234-7098</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>elienelive@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>ELIENE GONÇALVES DA SILVA NUNES</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>0120.1922.2046</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>(61)99559-8341/(61)99259-2604</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>egoncalvesdasilva00@gmail.com</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>0065</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>ELIENE GONÇALVES PEREIRA</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>0587.3465.1015</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>(61)99263-7385</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>egp.eliene@gmail.com</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>0395</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>ELIENE MENDES CORDEIRO</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>0117.1390.2097</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>(61) 98472-6734</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>lnmendes09@gmail.com</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>0377</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>ELIETE MENDES NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>0128.6158.2089</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>(61)99534-9028</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>elietemnogueira@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>0051</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>ELINEIDE MIRANDA DE JESUS</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>0530.7696.0566</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>(61)991063-798</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>elineidemiranda@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>0042</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>ELISANDRA MARIA BIANCHINI OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>0284.2858.1054</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>61984157473</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>elisandra.bianchini@gmail.com</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>0131</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>ELISANGELA FERREIRA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>077931790531</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>(61)96562-9557</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>elisangelaf9@gmail.com</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>0092</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>ELISANGELA SANTANA DA SILVA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>0117.2424.2020</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>(61)993068-632/(61)333512-10</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>gabridan_2@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>0038</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>ELISANIA VIEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>1441.9615.0281</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>(61)99643-8422</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>vieiraelisania@gmail.com</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>0259</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>ELISETE MENDES NOGUEIRA ESSELIN</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>0149.3250.2046</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>(61)98171-5365</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>elisnogueira2015@gmail.com</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>0281</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>ELISMAR TEIXEIRA VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>0901.0942.0221</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>(61)99645-4582</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>ELISMAR2008@GMAIL.COM; ELISMAR.VASCONCELOS@TJDFT.JUS.BR</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>0300</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>ELISÂNGELA MARIANO FERREIRA</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>0116.4503.2020</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>61999728133</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>elisangelamarianoferreira@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>ELITA MARCOLINO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>0092.6111.2070</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>(99)99445-4767</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>elitamarcolino24@gmail.com</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>0276</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>ELIZABETE DIAS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>009065312089</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>(61)98172-5464/9817-2546</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>lizadias@gmail.com</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>ELIZABETE NOGUEIRA ALVES</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>0080.2901.2062</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>(61)981019191</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr">
+        <is>
+          <t>betedoverde@gmail.com</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>0283</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>ELIZABETE ROSA MARTINS</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>0165.5827.1287</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>(61)9844-58310</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr">
+        <is>
+          <t>elizabeteyannca@gmail.com</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>ELIZANDRA NASCIMENTO CHAVES</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>0625.1190.1341</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>(61) 99371-5623</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>zandraly93@gmail.com</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>0408</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>ELIZANGELA ALMEIDA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>0162.4805.2089</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>(61) 98264-7433/(61) 3567-7934</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>elizangela113021@gmail.com</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>ELLEM KAROLAYNNY GOMES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>0789.8965.1155</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>(61) 99647-7717</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr">
+        <is>
+          <t>ellemkarolaynny@gmail.com</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>0248</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>ELLEN DE SOUZA SILVA QUEIROZ</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>020814612054</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>(61) 99322-9129</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>ellen.dess@gmail.com</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>0103</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>ELNATAN BERNARDO DOS SANTOS JUNIOR</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>0200.3044.2046</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>(61)98641-8290/(61)3256-7166</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>elnatan.jr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>0273</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>ELTON PINTO DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>0141.4745.2097</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>61984357001</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>eltonpsouza@gmail.com</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>ELU MARIA BARBOSA GALVAO</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>0082.6967.2003</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>(99)8660-89</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>elu.galvao@serpro.gov.br</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>0274</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>ELVIS BATISTA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>0179.1121.2046</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>(61)99662-6139</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr">
+        <is>
+          <t>elvis.batista@gmail.com</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>0192</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>ELVIS CARLOS TEODORO</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>0108.8912.2046</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>(61)98137-8001</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr">
+        <is>
+          <t>elvisjgb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t>ELY OLIVEIRA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>017910802038</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>(61)99127-7203</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr">
+        <is>
+          <t>elyoliveira.concursado@gmail.com</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>0257</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t>ELZA MARIA VIANA DE SOUZA JUNQUEIRA PRADO</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>0102.1698.2070</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>(61) 97401-2780/(61) 99662-1022</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>ELZAPRADO33@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>0024</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
+          <t>ELZA SOARES BISPO DE JESUS</t>
+        </is>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>0197.3748.2038</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>(61)99306-6171</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr">
+        <is>
+          <t>elzamarketing@gmail.com</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>0060</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>EMILIANO GOMES PEDROZA</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>0147.6284.2062</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>(61)99627-2584</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>pedrozadf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>0218</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t>EMILIO MINORU IMAMURA</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>0142.1781.2038</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>(61)99965-3850</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>emiliominoru@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>0290</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>ERI JOSE LUIZ</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>0112.0947.2003</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>(61)98199-2161</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>eri.jl@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t>ERIC HENRIQUE DE ARAUJO MARQUES</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>0194.0888.2097</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>(61)98606-9861/337429-36</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>professor.ericmarques@gmail.com</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>0374</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>ERIC LISBOA CODA DIAS</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>1473.8671.0230</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>(61)98243-8877</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>ericlisboa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>ERICA CRISTINA SILVA REGO</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>0221.4824.2089</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>(61)98288-7224</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>ericacristina.sr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>0286</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>ERICA DE JESUS TEIXEIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>0159.3709.2070</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>(61)98424-2219</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>ericartedu@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>ERICA DE SOUSA MATOS SILVA</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>0140.9043.2003</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>(61)99217-5324</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>ericadesousa.matos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>0414</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr">
+        <is>
+          <t>ERICSOM ALVES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>0114.8230.2038</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>(61)99870-3939/(61)98565-0677</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>prof.ericsom@gmail.com</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>0430</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>ERIDAM PINHEIRO DE SÁ</t>
+        </is>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>0120.3613.2070</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>(61)99282-7559</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>eridan.pinheiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>0256</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr">
+        <is>
+          <t>ERIKA DA COSTA E SILVA</t>
+        </is>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>013609112046</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>(61) 98402-1217</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr">
+        <is>
+          <t>kekacomka@gmail.com</t>
+        </is>
+      </c>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr">
+        <is>
+          <t>ERIKA DE OLIVEIRA LIMA</t>
+        </is>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>0138.8844.2070</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>(61)99870-2728</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">erika.olima@gmail.com </t>
+        </is>
+      </c>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>0151</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr">
+        <is>
+          <t>ERIKA POLIANA FLAVIA PEREIRA</t>
+        </is>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>1526.4981.0264</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>(61) 98128-9007</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr">
+        <is>
+          <t>erikapfp_letras@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>0042</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr">
+        <is>
+          <t>ERIKA SAMARA PINHEIRO DE SÁ CURVINA</t>
+        </is>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>0227.0577.2054</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>(61)99966-4142</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr">
+        <is>
+          <t>erikasamaraprof@gmail.com</t>
+        </is>
+      </c>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>0256</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr">
+        <is>
+          <t>ERILENE DARC DE LIMA</t>
+        </is>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>013803302011</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>(61) 99314-8674</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr">
+        <is>
+          <t>erilene.cmb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t>ERISAMARA DA SILVA NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>0174.9323.2046</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>(61)99296-6171/(61)3335-2813</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr">
+        <is>
+          <t>m_silvann@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t>ERISELDO DA SILVA NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>0107.0324.2011</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>(61)98457-1565/(61)3335-2813</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr">
+        <is>
+          <t>eriseldo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>0235</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t>ERIVAN MAGALHAES DA COSTA</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>0163.9483.2062</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>(61)99843-4798</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr">
+        <is>
+          <t>erivanemc29@gmail.com</t>
+        </is>
+      </c>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>0395</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr">
+        <is>
+          <t>ERIVANDE BEZERRA DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>0121.9335.2062</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>(61) 99919-8662/99951-1040</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr">
+        <is>
+          <t>wandabn.libras@gmail.com</t>
+        </is>
+      </c>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr">
+        <is>
+          <t>ESTELA VIDAL RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>0388.7500.1040</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>61)99559-6425/(61)99559-6773</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr">
+        <is>
+          <t>estrelaribs@gmail.com</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr">
+        <is>
+          <t>ESTHER ANDRADE FREIRE DA SILVA</t>
+        </is>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>0139.1010.2089</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>(61)99994-3394/(61)3435-4190</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr">
+        <is>
+          <t>tecatudo@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>0328</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr">
+        <is>
+          <t>EVANDRO DE OLIVEIRA MAIA</t>
+        </is>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>0112.8528.2011</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>61) 99817-9870</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr">
+        <is>
+          <t>mamaia.o@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>0399</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr">
+        <is>
+          <t>EVELYSE HELENA RIVKA SILVA SOUZA</t>
+        </is>
+      </c>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>029658142046</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>(61) 98193-2549</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr">
+        <is>
+          <t>aneleesyleve@gmail.com</t>
+        </is>
+      </c>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr">
+        <is>
+          <t>EVERTANIO FARIA MARCELINO</t>
+        </is>
+      </c>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>1336.0559.0213</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>(61) 99808-7084</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr">
+        <is>
+          <t>evertanio@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>0426</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr">
+        <is>
+          <t>EVERTOM ALMEIDA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>0292.9180.1813</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>(61)99989-6247</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr">
+        <is>
+          <t>evertom.almeida@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr">
+        <is>
+          <t>EVERTON FRANCISCO DE JESUS ARAUJO</t>
+        </is>
+      </c>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>0192.1416.2020</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>(61)99272-5267</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr">
+        <is>
+          <t>everton.f.jesus@gmail.com</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>0106</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr">
+        <is>
+          <t>FABIANA BISPO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>0202.2783.2038</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>(61)993219426</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr">
+        <is>
+          <t>fabianabbispo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>0134</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr">
+        <is>
+          <t>FABIANA DE OLIVEIRA BRANDAO</t>
+        </is>
+      </c>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>0158.3187.2062</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>(61)99291-8262/98451-5800</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr">
+        <is>
+          <t>brandaofabister@gmail.com</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>0273</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr">
+        <is>
+          <t>FABIANA DE OLIVEIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>0200.9945.2020</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>(61) 991427755</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr">
+        <is>
+          <t>bia.oliver.martins@gmail.com</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>0423</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr">
+        <is>
+          <t>FABIANA MARTINS DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>0167.7884.2070</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>(61)99127-4369</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr">
+        <is>
+          <t>martins.fms@gmail.com</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>0136</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr">
+        <is>
+          <t>FABIANA PETROCELLI BEZERRA BUSS</t>
+        </is>
+      </c>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>0964.9929.0302</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>(61)98206-2704/(61)3257-5208</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>fabianapbpaes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>0247</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr">
+        <is>
+          <t>FABIANA SEIXAS GOMIDE</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>0140.4431.2054</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>(61)98160-0807</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>fabianayasi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>0424</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr">
+        <is>
+          <t>FABIANE MOREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>0384.5486.1066</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>(61)999474930</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>fabianemoreirajf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>0403</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr">
+        <is>
+          <t>FABIANE RODRIGUES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>0158.2965.2003</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>(61)98432-0226/(61)3456-2403</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>fabibsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>0415</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr">
+        <is>
+          <t>FABIANO CYPRIANO DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>0140.5467.2011</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>(61)98405-7598/(61) 98409-7071</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>cypriano3.0@gmail.com</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>0336</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr">
+        <is>
+          <t>FABIO CESAR MIRANDA DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>0125.1556.2062</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>(61)98185-6977</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>ufa.ogros@gmail.com</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>0305</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr">
+        <is>
+          <t>FABIO HENRIQUE PEREIRA COSTA</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>0307.4649.1139</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>(61) 99947-0043</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr">
+        <is>
+          <t>fabio.h.pereira1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>0441</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr">
+        <is>
+          <t>FABIO MONTEIRO CARNEIRO</t>
+        </is>
+      </c>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>0113.7048.2038</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>(61)99352-0664</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>fabio2806df@gmail.com</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr">
+        <is>
+          <t>FABIOLA GOMIDE BAQUERO CARVALHO</t>
+        </is>
+      </c>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>010376322011</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>(61)99212-6026</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>fabibaq@gmail.com</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>0354</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr">
+        <is>
+          <t>FABRICIA MEDEIROS SALES</t>
+        </is>
+      </c>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>0232.9486.2089</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>(61)98332-5572</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr">
+        <is>
+          <t>fabriciamedeiros06@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr">
+        <is>
+          <t>FABÍOLA RIBEIRO CARDOSO</t>
+        </is>
+      </c>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>0239.3341.2003</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>(61)99525-8871/(61)98385-6273</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>fabiolacardoso1914@gmail.com</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>0195</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr">
+        <is>
+          <t>FAGNER RIBEIRO DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>1004.5618.0590</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>(61)98103-0079</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr">
+        <is>
+          <t>fagneralmeida@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>0258</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr">
+        <is>
+          <t>FEBO CÂMARA GONÇALVES</t>
+        </is>
+      </c>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>0075.5800.2070</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>(61)981539072</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr">
+        <is>
+          <t>febocg@gmail.com</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr">
+        <is>
+          <t>FELIPE AUGUSTO CARLOS PEREIRA DE SANTANA</t>
+        </is>
+      </c>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>0142.7674.2070</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>(61)99601-6436</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr">
+        <is>
+          <t>relipe@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr">
+        <is>
+          <t>FELIPE FREDERICO GOMES FAGUNDES</t>
+        </is>
+      </c>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>0084.4450.2011</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>(61)98135-0108</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr">
+        <is>
+          <t>ffgfagundes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr">
+        <is>
+          <t>FELIPE LINDOLFO DINIZ SILVA</t>
+        </is>
+      </c>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>0201.2414.2070</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>(61)98561-4662</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr">
+        <is>
+          <t>felipeldsilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr">
+        <is>
+          <t>FELIPE PINHEIRO LEITE DE SÁ</t>
+        </is>
+      </c>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>0223.8797.2089</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>(61)99128-1512</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr">
+        <is>
+          <t>LIPECONS@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>0234</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr">
+        <is>
+          <t>FELIPE RODRIGUES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>0167.9651.2097</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>(61)99576-3480/(61) 992547-854</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr">
+        <is>
+          <t>felipegamila@gmail.com</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>0039</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr">
+        <is>
+          <t>FELIPE SINICIO DE BARROS</t>
+        </is>
+      </c>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>0176.5327.2046</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>(61)99265-2271</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>sinicio25@gmail.com</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>0051</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr">
+        <is>
+          <t>FERNANDA CAROLINA FRANÇA</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>0419.6858.1015</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>(61)99298-9415/(32)4826-70</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr">
+        <is>
+          <t>fernandif@gmail.com</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>0179</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr">
+        <is>
+          <t>FERNANDA DE LIMA RAMOS</t>
+        </is>
+      </c>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>0191.9150.2020</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>(61)99939-8004/(61)3366-2991</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr">
+        <is>
+          <t>fernandalrms@gmail.com</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr">
+        <is>
+          <t>FERNANDA DUARTE SILVA</t>
+        </is>
+      </c>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>0170.8066.2054</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>(61)99314-8436</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr">
+        <is>
+          <t>duartef606@gmail.com</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr">
+        <is>
+          <t>FERNANDA MARCHETTI SILVA NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>0136.4436.2003</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>98114-8816</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr">
+        <is>
+          <t>fsn.info@gmail.com</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>0311</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr">
+        <is>
+          <t>FERNANDA OLIVEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>0255.2564.2062</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>(61) 98451-4999</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr">
+        <is>
+          <t>fer_oliveira@outlook.com</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>0187</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr">
+        <is>
+          <t>FERNANDA RODRIGUES COELHO</t>
+        </is>
+      </c>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>0181.2339.2020</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>61992739042</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr">
+        <is>
+          <t>nanndarodrigues@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>0193</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr">
+        <is>
+          <t>FERNANDA RODRIGUES DA COSTA SAGGIN</t>
+        </is>
+      </c>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>0586.5586.1074</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>61984196209</t>
+        </is>
+      </c>
+      <c r="D606" t="inlineStr">
+        <is>
+          <t>fernanda.rsaggin@gmail.com</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>0220</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr">
+        <is>
+          <t>FERNANDA SANTORO NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>0201.9891.2046</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>(61)99649-4678</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr">
+        <is>
+          <t>fernandasantoro0@gmail.com</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>0174</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr">
+        <is>
+          <t>FERNANDA SANTOS DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>1395.1560.0272</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>(61)98572-6735/(61)3297-3134</t>
+        </is>
+      </c>
+      <c r="D608" t="inlineStr">
+        <is>
+          <t>dotybio@gmail.com</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>0322</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr">
+        <is>
+          <t>FERNANDO ALVES DE SOUZA CASSIANO</t>
+        </is>
+      </c>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>015470242054</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>(61) 98129-6186/(61) 98551-5856</t>
+        </is>
+      </c>
+      <c r="D609" t="inlineStr">
+        <is>
+          <t>fasc@outlook.com</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr">
+        <is>
+          <t>FERNANDO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>1817.4012.0159</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>(61)98482-3141/(61)3427-5149</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr">
+        <is>
+          <t>ferbrasilia@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>0267</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr">
+        <is>
+          <t>FILOMENA KIYOKO SUZUKI MIRANDA</t>
+        </is>
+      </c>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>0068.6646.2089</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>61995231400</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr">
+        <is>
+          <t>Filomena.kiyoko@gmail.com</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>0436</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr">
+        <is>
+          <t>FLAVIA ARAUJO DA SILVA RORATO</t>
+        </is>
+      </c>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>0141.9876.2020</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>(61)98172-7961</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr">
+        <is>
+          <t>flavia.rorato@gmail.com</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>0254</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr">
+        <is>
+          <t>FLAVIA BASSO REBELATO</t>
+        </is>
+      </c>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>0012.3635.2003</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>(61)98303-8286</t>
+        </is>
+      </c>
+      <c r="D613" t="inlineStr">
+        <is>
+          <t>flaviafoulla@gmail.com</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>0019</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr">
+        <is>
+          <t>FLAVIA FERNANDA DE SOUSA FILADELPHO</t>
+        </is>
+      </c>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>0111.8317.2097</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>(61)99144-5757</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr">
+        <is>
+          <t>flaviafila@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>0125</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr">
+        <is>
+          <t>FLAVIA TALAVERA DE AZEREDO</t>
+        </is>
+      </c>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>0111.8232.2062</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>(61)98154-1010/(61)3365-2540</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr">
+        <is>
+          <t>flaviatalavera@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>0122</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr">
+        <is>
+          <t>FLAVIO LAERTH DE JESUS PEREIRA RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>0326.7964.1058</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
+          <t>(61)99644-2159</t>
+        </is>
+      </c>
+      <c r="D616" t="inlineStr">
+        <is>
+          <t>flaviolaerth@gmail.com</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>0308</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr">
+        <is>
+          <t>FLAVIO PEREIRA CUNHA</t>
+        </is>
+      </c>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>018199882070</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr">
+        <is>
+          <t>(61)99833-2428</t>
+        </is>
+      </c>
+      <c r="D617" t="inlineStr">
+        <is>
+          <t>flaviocunhadf@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>0080</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr">
+        <is>
+          <t>FLAVIO ROBERTO CEVALLOS REBELO</t>
+        </is>
+      </c>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>0639.5869.0647</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>(61)98188-1098</t>
+        </is>
+      </c>
+      <c r="D618" t="inlineStr">
+        <is>
+          <t>flaviorcr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>0362</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr">
+        <is>
+          <t>FLAVIO SIMPSON</t>
+        </is>
+      </c>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>0164.1991.2003</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>(61)98185-2326</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr">
+        <is>
+          <t>fsimpson26@gmail.com</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>0153</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr">
+        <is>
+          <t>FLORINDO RIBEIRO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>0234.7819.1554</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>(61)99126-9830</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr">
+        <is>
+          <t>FLORINDORIBEIRO@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>0053</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr">
+        <is>
+          <t>FLÁVIO ANDRÉ BUCCOS NASCIMENTO DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>0200.7634.2070</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>(61) 98325-8593</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr">
+        <is>
+          <t>baudoke@gmail.com</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>0300</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr">
+        <is>
+          <t>FRANCELINA SILVERIA ARAUJO OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>0290.2513.1139</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>(61)99135-9185</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr">
+        <is>
+          <t>silveriageo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr">
+        <is>
+          <t>FRANCIANE MAIA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>0139.6899.2283</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>35688669/81349140</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr">
+        <is>
+          <t>não informado</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>0154</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr">
+        <is>
+          <t>FRANCIANE SANTOS SILVA</t>
+        </is>
+      </c>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>0171.9222.2062</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>(61) 99128-4044</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr">
+        <is>
+          <t>franciane82@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>0233</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr">
+        <is>
+          <t>FRANCIELLI SANTINI CUNHA</t>
+        </is>
+      </c>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>0174.5565.2003</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>993772-258</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr">
+        <is>
+          <t>franpist@gmail.com</t>
+        </is>
+      </c>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>0073</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t>FRANCILENE DOS SANTOS LAURINDO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>0579.0203.0884</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>(61)984192911</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr">
+        <is>
+          <t>francy.laurindo@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>0196</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t>FRANCISBELA SOARES SICILIANO</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>0117.8082.2070</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>61986066935</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr">
+        <is>
+          <t>belas.araujo@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>0210</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t>FRANCISCA CRISTIANE FIGUEREDO MENDONÇA DE MELO</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>0168.9904.2003</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>98108-0780</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr">
+        <is>
+          <t>cristianef.chris@gmail.com</t>
+        </is>
+      </c>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>0411</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr">
+        <is>
+          <t>FRANCISCA DAS CHAGAS PONTES SANTOS</t>
+        </is>
+      </c>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>0221.4604.2003</t>
+        </is>
+      </c>
+      <c r="C629" t="inlineStr">
+        <is>
+          <t>(61)99624-7938</t>
+        </is>
+      </c>
+      <c r="D629" t="inlineStr">
+        <is>
+          <t>nia010203@gmail.com</t>
+        </is>
+      </c>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>0080</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr">
+        <is>
+          <t>FRANCISCA DE SOUSA CHAVES</t>
+        </is>
+      </c>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>0111.8925.2089</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>61992103478</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr">
+        <is>
+          <t>franciscasousachaves0@gmail.com</t>
+        </is>
+      </c>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>0384</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr">
+        <is>
+          <t>FRANCISCA MARIA BATISTA ARAUJO</t>
+        </is>
+      </c>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>0185.4640.2046</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>(61)99842-5902</t>
+        </is>
+      </c>
+      <c r="D631" t="inlineStr">
+        <is>
+          <t>ceueterras@gmail.com</t>
+        </is>
+      </c>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>0101</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr">
+        <is>
+          <t>FRANCISCA MARIA DE LEMOS OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>0128.6576.2011</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>(61)9309-3164</t>
+        </is>
+      </c>
+      <c r="D632" t="inlineStr">
+        <is>
+          <t>xikinhalemos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr">
+        <is>
+          <t>FRANCISCO IZAIAS DOS SANTOS JUNIOR</t>
+        </is>
+      </c>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>0179.1281.2046</t>
+        </is>
+      </c>
+      <c r="C633" t="inlineStr">
+        <is>
+          <t>(61)99279-4159</t>
+        </is>
+      </c>
+      <c r="D633" t="inlineStr">
+        <is>
+          <t>juniorflog@gmail.com</t>
+        </is>
+      </c>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr">
+        <is>
+          <t>FRANCISCO JOSE RIBEIRO TORRES</t>
+        </is>
+      </c>
+      <c r="B634" t="inlineStr">
+        <is>
+          <t>0082.1739.2046</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr">
+        <is>
+          <t>(61)99619-6520/(61)99992-8343</t>
+        </is>
+      </c>
+      <c r="D634" t="inlineStr">
+        <is>
+          <t>ftorresbus@gmail.com</t>
+        </is>
+      </c>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F634" t="inlineStr">
+        <is>
+          <t>0084</t>
+        </is>
+      </c>
+      <c r="G634" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr">
+        <is>
+          <t>FRANCISCO PAULO DA SILVA COSTA</t>
+        </is>
+      </c>
+      <c r="B635" t="inlineStr">
+        <is>
+          <t>0164.3109.2003</t>
+        </is>
+      </c>
+      <c r="C635" t="inlineStr">
+        <is>
+          <t>99201-6032</t>
+        </is>
+      </c>
+      <c r="D635" t="inlineStr">
+        <is>
+          <t>paulo53costa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F635" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="G635" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr">
+        <is>
+          <t>FRANCISMAR RIBEIRO ROCHA</t>
+        </is>
+      </c>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t>0184.5550.2062</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr">
+        <is>
+          <t>61996938082</t>
+        </is>
+      </c>
+      <c r="D636" t="inlineStr">
+        <is>
+          <t>francismar_rocha@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
+        <is>
+          <t>0130</t>
+        </is>
+      </c>
+      <c r="G636" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr">
+        <is>
+          <t>FRANCIVALDA MENDES MARTINS ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B637" t="inlineStr">
+        <is>
+          <t>0263.7135.1198</t>
+        </is>
+      </c>
+      <c r="C637" t="inlineStr">
+        <is>
+          <t>(61) 98224-2919</t>
+        </is>
+      </c>
+      <c r="D637" t="inlineStr">
+        <is>
+          <t>francyaraujo2013@gmail.com</t>
+        </is>
+      </c>
+      <c r="F637" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G637" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr">
+        <is>
+          <t>FREDERICO ERNESTO DA CUNHA</t>
+        </is>
+      </c>
+      <c r="B638" t="inlineStr">
+        <is>
+          <t>000649662003</t>
+        </is>
+      </c>
+      <c r="C638" t="inlineStr">
+        <is>
+          <t>(61) 99970-7241</t>
+        </is>
+      </c>
+      <c r="D638" t="inlineStr">
+        <is>
+          <t>fredericodacunha@gmail.com</t>
+        </is>
+      </c>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F638" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="G638" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="inlineStr">
+        <is>
+          <t>FÁBIO MARQUES RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t>026740721597</t>
+        </is>
+      </c>
+      <c r="C639" t="inlineStr">
+        <is>
+          <t>(61)98130-6438</t>
+        </is>
+      </c>
+      <c r="D639" t="inlineStr">
+        <is>
+          <t>lorenagalvaopassos@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E639" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F639" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G639" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr">
+        <is>
+          <t>GABRIEL AUGUSTO BUSS</t>
+        </is>
+      </c>
+      <c r="B640" t="inlineStr">
+        <is>
+          <t>0487.0243.0990</t>
+        </is>
+      </c>
+      <c r="C640" t="inlineStr">
+        <is>
+          <t>(61)98102-4706</t>
+        </is>
+      </c>
+      <c r="D640" t="inlineStr">
+        <is>
+          <t>buss.ga@gmail.com</t>
+        </is>
+      </c>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F640" t="inlineStr">
+        <is>
+          <t>0411</t>
+        </is>
+      </c>
+      <c r="G640" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr">
+        <is>
+          <t>GABRIEL BRAZIL DE PAULA</t>
+        </is>
+      </c>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>0219.1452.2046</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>61982368252</t>
+        </is>
+      </c>
+      <c r="D641" t="inlineStr">
+        <is>
+          <t>bielbrazil@gmail.com</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
+        <is>
+          <t>0290</t>
+        </is>
+      </c>
+      <c r="G641" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr">
+        <is>
+          <t>GABRIEL CARDOSO ZAGO</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>0256.6986.1996</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>(67) 98455-0061</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr">
+        <is>
+          <t>gabrielczago.am@gmail.com</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t>0149</t>
+        </is>
+      </c>
+      <c r="G642" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr">
+        <is>
+          <t>GABRIEL NASCIMENTO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>0296.4701.2003</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>(61) 99561-4309</t>
+        </is>
+      </c>
+      <c r="D643" t="inlineStr">
+        <is>
+          <t>nascimentodossantosgabriel41@gmail.com</t>
+        </is>
+      </c>
+      <c r="F643" t="inlineStr">
+        <is>
+          <t>0396</t>
+        </is>
+      </c>
+      <c r="G643" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr">
+        <is>
+          <t>GABRIELA CARVALHO DA ROCHA</t>
+        </is>
+      </c>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>0173.3488.2089</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>(61)98237-8257/(33)3531-16</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr">
+        <is>
+          <t>gabrielarocha.27@gmail.com</t>
+        </is>
+      </c>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F644" t="inlineStr">
+        <is>
+          <t>0190</t>
+        </is>
+      </c>
+      <c r="G644" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr">
+        <is>
+          <t>GABRIELA FERREIRA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>0291.3394.2070</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>(61)98144-4801</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr">
+        <is>
+          <t>gabii.fsantos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F645" t="inlineStr">
+        <is>
+          <t>0323</t>
+        </is>
+      </c>
+      <c r="G645" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr">
+        <is>
+          <t>GABRIELA MORCELLES FEITOSA NOGUEIRA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>0291.4328.2046</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>61993160990</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr">
+        <is>
+          <t>morcellesgabriela@gmail.com</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G646" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr">
+        <is>
+          <t>GABRIELA MOREIRA VILAR</t>
+        </is>
+      </c>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>0221.3567.2070</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>(61)99147-1354/(61)99396-1940</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr">
+        <is>
+          <t>gabrielavilar10@gmail.com</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="G647" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr">
+        <is>
+          <t>GABRIELE TEIXEIRA DINIZ</t>
+        </is>
+      </c>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>0251.6794.2046</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>(61)98267-9849</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr">
+        <is>
+          <t>gabriele.tdiniz97@gmail.com</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="G648" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr">
+        <is>
+          <t>GABRIELLE DE MOURA SOARES</t>
+        </is>
+      </c>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>0202.2116.2097</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>61991572192</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr">
+        <is>
+          <t>gabriellemsoares@gmail.com</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>0113</t>
+        </is>
+      </c>
+      <c r="G649" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr">
+        <is>
+          <t>GABRIELLY GEBRIM DA SILVA CRUZ</t>
+        </is>
+      </c>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>0289.4547.2062</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>(61)984741698</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr">
+        <is>
+          <t>rosenildocruzsilva@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>0326</t>
+        </is>
+      </c>
+      <c r="G650" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr">
+        <is>
+          <t>GABRIHEL NOBREGA GOMES DANTAS</t>
+        </is>
+      </c>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>0245.9167.2003</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>(61)99993-1724</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr">
+        <is>
+          <t>dantasgabrihel@sempreceub.com</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t>0378</t>
+        </is>
+      </c>
+      <c r="G651" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr">
+        <is>
+          <t>GEANY FERNANDES DE SOUZA AZEVÊDO</t>
+        </is>
+      </c>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>0208.2396.2070</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>(61) 99311-7464</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr">
+        <is>
+          <t>geanysarah@gmail.com</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="G652" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr">
+        <is>
+          <t>GEDEONE DE PAULA E SILVA DE REZENDE</t>
+        </is>
+      </c>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>2504.1897.0159</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>(61)98488-8388</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr">
+        <is>
+          <t>gedeone@outlook.com</t>
+        </is>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="G653" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr">
+        <is>
+          <t>GEISA CRISTINA DA CUNHA PINHEIRO</t>
+        </is>
+      </c>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>0179.1340.2038</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>(61)98240-8380/(61)99184-1513</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr">
+        <is>
+          <t>geisa.cristina@bancorbras.com.br</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
+        <is>
+          <t>0251</t>
+        </is>
+      </c>
+      <c r="G654" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr">
+        <is>
+          <t>GENESIA DE SOUSA NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t>0057.2675.2011</t>
+        </is>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>3427-5566/ 98537-3642</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr">
+        <is>
+          <t>genesianogueira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F655" t="inlineStr">
+        <is>
+          <t>0399</t>
+        </is>
+      </c>
+      <c r="G655" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr">
+        <is>
+          <t>GENILDA PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>0128.7999.2011</t>
+        </is>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>(61)993611338</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr">
+        <is>
+          <t>genilda.preto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="G656" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr">
+        <is>
+          <t>GEOVANE OLIVEIRA BRITO</t>
+        </is>
+      </c>
+      <c r="B657" t="inlineStr">
+        <is>
+          <t>1137.7886.0540</t>
+        </is>
+      </c>
+      <c r="C657" t="inlineStr">
+        <is>
+          <t>984132-045</t>
+        </is>
+      </c>
+      <c r="D657" t="inlineStr">
+        <is>
+          <t>geovane0107libra@gmail.com</t>
+        </is>
+      </c>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
+        <is>
+          <t>0040</t>
+        </is>
+      </c>
+      <c r="G657" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr">
+        <is>
+          <t>GERALDA ELISANGELA SANTANA DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B658" t="inlineStr">
+        <is>
+          <t>1620.2805.0299</t>
+        </is>
+      </c>
+      <c r="C658" t="inlineStr">
+        <is>
+          <t>(61)98179-1865</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr">
+        <is>
+          <t>pedagoga.es1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="G658" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr">
+        <is>
+          <t>GERMANA EMANUELLA DA SILVA COSTA</t>
+        </is>
+      </c>
+      <c r="B659" t="inlineStr">
+        <is>
+          <t>022213942054</t>
+        </is>
+      </c>
+      <c r="C659" t="inlineStr">
+        <is>
+          <t>(61) 99116-5023</t>
+        </is>
+      </c>
+      <c r="D659" t="inlineStr">
+        <is>
+          <t>germanacostacosta@gmail.com</t>
+        </is>
+      </c>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F659" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G659" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr">
+        <is>
+          <t>GERVANIA ROCHA DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B660" t="inlineStr">
+        <is>
+          <t>0128.9339.2003</t>
+        </is>
+      </c>
+      <c r="C660" t="inlineStr">
+        <is>
+          <t>(61)99955-4827</t>
+        </is>
+      </c>
+      <c r="D660" t="inlineStr">
+        <is>
+          <t>lualyy@gmail.com</t>
+        </is>
+      </c>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
+        <is>
+          <t>0036</t>
+        </is>
+      </c>
+      <c r="G660" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr">
+        <is>
+          <t>GIANNI SANTOS SALES</t>
+        </is>
+      </c>
+      <c r="B661" t="inlineStr">
+        <is>
+          <t>0200.1640.2097</t>
+        </is>
+      </c>
+      <c r="C661" t="inlineStr">
+        <is>
+          <t>(61)99223-0229</t>
+        </is>
+      </c>
+      <c r="D661" t="inlineStr">
+        <is>
+          <t>giannisales@gmail.com</t>
+        </is>
+      </c>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="G661" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr">
+        <is>
+          <t>GIGLIOLA DOS REMÉDIOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B662" t="inlineStr">
+        <is>
+          <t>0185.1898.1520</t>
+        </is>
+      </c>
+      <c r="C662" t="inlineStr">
+        <is>
+          <t>(61)996624935</t>
+        </is>
+      </c>
+      <c r="D662" t="inlineStr">
+        <is>
+          <t>gizantuz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
+        <is>
+          <t>0314</t>
+        </is>
+      </c>
+      <c r="G662" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr">
+        <is>
+          <t>GILBERTO GONÇALVES NETO</t>
+        </is>
+      </c>
+      <c r="B663" t="inlineStr">
+        <is>
+          <t>0296.4938.2020</t>
+        </is>
+      </c>
+      <c r="C663" t="inlineStr">
+        <is>
+          <t>(61) 99280-9598</t>
+        </is>
+      </c>
+      <c r="D663" t="inlineStr">
+        <is>
+          <t>gnt9927@gmail.com</t>
+        </is>
+      </c>
+      <c r="F663" t="inlineStr">
+        <is>
+          <t>0377</t>
+        </is>
+      </c>
+      <c r="G663" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr">
+        <is>
+          <t>GILDA BORGES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B664" t="inlineStr">
+        <is>
+          <t>0935.0097.0213</t>
+        </is>
+      </c>
+      <c r="C664" t="inlineStr">
+        <is>
+          <t>(61)98181-1018/(61)98637-1170</t>
+        </is>
+      </c>
+      <c r="D664" t="inlineStr">
+        <is>
+          <t>gildaborgessilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E664" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F664" t="inlineStr">
+        <is>
+          <t>0405</t>
+        </is>
+      </c>
+      <c r="G664" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr">
+        <is>
+          <t>GILHA CRISPIM CARDOSO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B665" t="inlineStr">
+        <is>
+          <t>0242.3718.2038</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>(61)99269-9673</t>
+        </is>
+      </c>
+      <c r="D665" t="inlineStr">
+        <is>
+          <t>gilha.crispim@gmail.com</t>
+        </is>
+      </c>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>0061</t>
+        </is>
+      </c>
+      <c r="G665" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t>GILMAR DA CONCEIÇÃO ALVES</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>0170.4895.2089</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>61981432779</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr">
+        <is>
+          <t>gilmar_fred@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
+        <is>
+          <t>0231</t>
+        </is>
+      </c>
+      <c r="G666" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t>GILMAR MILANEZ DE PAULA</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>128461430281</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>(61) 99997-8815</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr">
+        <is>
+          <t>gilmar.milanez.paula@gmail.com</t>
+        </is>
+      </c>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t>0309</t>
+        </is>
+      </c>
+      <c r="G667" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t>GILSARA SIMONE PAULINO</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
+        <is>
+          <t>1370.4092.0205</t>
+        </is>
+      </c>
+      <c r="C668" t="inlineStr">
+        <is>
+          <t>(61)99673-3476</t>
+        </is>
+      </c>
+      <c r="D668" t="inlineStr">
+        <is>
+          <t>gilsarapaulino@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
+        <is>
+          <t>0213</t>
+        </is>
+      </c>
+      <c r="G668" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t>GILVAN CARVALHO COSTA</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
+        <is>
+          <t>0174.9187.2089</t>
+        </is>
+      </c>
+      <c r="C669" t="inlineStr">
+        <is>
+          <t>(61)99157-3339</t>
+        </is>
+      </c>
+      <c r="D669" t="inlineStr">
+        <is>
+          <t>ed.f.gilvan@gmail.com</t>
+        </is>
+      </c>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="G669" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t>GIORDANO BRUNO GUEDES SALES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t>0255.2297.2038</t>
+        </is>
+      </c>
+      <c r="C670" t="inlineStr">
+        <is>
+          <t>(61)98198-7705</t>
+        </is>
+      </c>
+      <c r="D670" t="inlineStr">
+        <is>
+          <t>GIORDANOGUEDES123@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
+        <is>
+          <t>0439</t>
+        </is>
+      </c>
+      <c r="G670" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr">
+        <is>
+          <t>GIORGIA EDRYSSE PAIXAO DE QUEIROZ</t>
+        </is>
+      </c>
+      <c r="B671" t="inlineStr">
+        <is>
+          <t>0338.2474.1368</t>
+        </is>
+      </c>
+      <c r="C671" t="inlineStr">
+        <is>
+          <t>(61) 98141-4645</t>
+        </is>
+      </c>
+      <c r="D671" t="inlineStr">
+        <is>
+          <t>giorgiapaixao@gmail.com</t>
+        </is>
+      </c>
+      <c r="E671" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F671" t="inlineStr">
+        <is>
+          <t>0436</t>
+        </is>
+      </c>
+      <c r="G671" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr">
+        <is>
+          <t>GIOVANA DE SOUSA DA RESSURREICAO</t>
+        </is>
+      </c>
+      <c r="B672" t="inlineStr">
+        <is>
+          <t>0277.4826.2003</t>
+        </is>
+      </c>
+      <c r="C672" t="inlineStr">
+        <is>
+          <t>(61)981721726</t>
+        </is>
+      </c>
+      <c r="D672" t="inlineStr">
+        <is>
+          <t>giovanareesu@gmail.com</t>
+        </is>
+      </c>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F672" t="inlineStr">
+        <is>
+          <t>0336</t>
+        </is>
+      </c>
+      <c r="G672" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr">
+        <is>
+          <t>GIOVANI ALVES RORATO</t>
+        </is>
+      </c>
+      <c r="B673" t="inlineStr">
+        <is>
+          <t>0140.6351.2046</t>
+        </is>
+      </c>
+      <c r="C673" t="inlineStr">
+        <is>
+          <t>(61)981128742</t>
+        </is>
+      </c>
+      <c r="D673" t="inlineStr">
+        <is>
+          <t>giovani.rorato@gmail.com</t>
+        </is>
+      </c>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F673" t="inlineStr">
+        <is>
+          <t>0254</t>
+        </is>
+      </c>
+      <c r="G673" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr">
+        <is>
+          <t>GISELE ADRIANA MONACO</t>
+        </is>
+      </c>
+      <c r="B674" t="inlineStr">
+        <is>
+          <t>069594400469</t>
+        </is>
+      </c>
+      <c r="C674" t="inlineStr">
+        <is>
+          <t>(61)99691-5912</t>
+        </is>
+      </c>
+      <c r="D674" t="inlineStr">
+        <is>
+          <t>giselemonaco28@gmail.com</t>
+        </is>
+      </c>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
+        <is>
+          <t>0147</t>
+        </is>
+      </c>
+      <c r="G674" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr">
+        <is>
+          <t>GISELE COSTA LOULY</t>
+        </is>
+      </c>
+      <c r="B675" t="inlineStr">
+        <is>
+          <t>0174.2206.2003</t>
+        </is>
+      </c>
+      <c r="C675" t="inlineStr">
+        <is>
+          <t>(61)98187-0887</t>
+        </is>
+      </c>
+      <c r="D675" t="inlineStr">
+        <is>
+          <t>gisele.louly@gmail.com</t>
+        </is>
+      </c>
+      <c r="E675" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F675" t="inlineStr">
+        <is>
+          <t>0233</t>
+        </is>
+      </c>
+      <c r="G675" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr">
+        <is>
+          <t>GISLENE FERREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B676" t="inlineStr">
+        <is>
+          <t>0112.0214.2097</t>
+        </is>
+      </c>
+      <c r="C676" t="inlineStr">
+        <is>
+          <t>(61) 99992-5888</t>
+        </is>
+      </c>
+      <c r="D676" t="inlineStr">
+        <is>
+          <t>GISLENEDF35@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F676" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="G676" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr">
+        <is>
+          <t>GISSELE ALVES</t>
+        </is>
+      </c>
+      <c r="B677" t="inlineStr">
+        <is>
+          <t>0273.6079.0922</t>
+        </is>
+      </c>
+      <c r="C677" t="inlineStr">
+        <is>
+          <t>(61)999466936</t>
+        </is>
+      </c>
+      <c r="D677" t="inlineStr">
+        <is>
+          <t>gissele.alves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F677" t="inlineStr">
+        <is>
+          <t>0176</t>
+        </is>
+      </c>
+      <c r="G677" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr">
+        <is>
+          <t>GIULIA COIMBRA FANTAUZZI</t>
+        </is>
+      </c>
+      <c r="B678" t="inlineStr">
+        <is>
+          <t>0191.9197.2097</t>
+        </is>
+      </c>
+      <c r="C678" t="inlineStr">
+        <is>
+          <t>(61)982350358</t>
+        </is>
+      </c>
+      <c r="D678" t="inlineStr">
+        <is>
+          <t>giuliafanta@gmail.com</t>
+        </is>
+      </c>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F678" t="inlineStr">
+        <is>
+          <t>0031</t>
+        </is>
+      </c>
+      <c r="G678" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr">
+        <is>
+          <t>GIVALDO DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B679" t="inlineStr">
+        <is>
+          <t>0138.7934.2003</t>
+        </is>
+      </c>
+      <c r="C679" t="inlineStr">
+        <is>
+          <t>(61)98404-0315/(61)92004-8692</t>
+        </is>
+      </c>
+      <c r="D679" t="inlineStr">
+        <is>
+          <t>givaldobsb.df@gmail.com</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F679" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="G679" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr">
+        <is>
+          <t>GLACUS DMITRI VIEIRA VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B680" t="inlineStr">
+        <is>
+          <t>0170.7104.2062</t>
+        </is>
+      </c>
+      <c r="C680" t="inlineStr">
+        <is>
+          <t>(61)99657-5307</t>
+        </is>
+      </c>
+      <c r="D680" t="inlineStr">
+        <is>
+          <t>glacus@gmail.com</t>
+        </is>
+      </c>
+      <c r="E680" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F680" t="inlineStr">
+        <is>
+          <t>0418</t>
+        </is>
+      </c>
+      <c r="G680" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr">
+        <is>
+          <t>GLAUCE MARIA FERREIRA PORTO MONTEIRO CAMARA GONÇALVES</t>
+        </is>
+      </c>
+      <c r="B681" t="inlineStr">
+        <is>
+          <t>0133.5619.2046</t>
+        </is>
+      </c>
+      <c r="C681" t="inlineStr">
+        <is>
+          <t>(61) 98153-9277</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr">
+        <is>
+          <t>glauquimica@gmail.com</t>
+        </is>
+      </c>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G681" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr">
+        <is>
+          <t>GLAUCIA BRITTO PAIVA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B682" t="inlineStr">
+        <is>
+          <t>0174.9147.2097</t>
+        </is>
+      </c>
+      <c r="C682" t="inlineStr">
+        <is>
+          <t>(61)98608-0317/(61)3335-2864</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr">
+        <is>
+          <t>glauciabrittopaiva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
+        <is>
+          <t>0256</t>
+        </is>
+      </c>
+      <c r="G682" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr">
+        <is>
+          <t>GLAUCILEANDERSON MACHADO PALMA</t>
+        </is>
+      </c>
+      <c r="B683" t="inlineStr">
+        <is>
+          <t>0167.8329.2089</t>
+        </is>
+      </c>
+      <c r="C683" t="inlineStr">
+        <is>
+          <t>(61)98500-4886</t>
+        </is>
+      </c>
+      <c r="D683" t="inlineStr">
+        <is>
+          <t>GLAUCILEANDERSON@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="G683" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr">
+        <is>
+          <t>GLAUCO LEONARDO EVANGELISTA GUIMARAES</t>
+        </is>
+      </c>
+      <c r="B684" t="inlineStr">
+        <is>
+          <t>0109.5524.2003</t>
+        </is>
+      </c>
+      <c r="C684" t="inlineStr">
+        <is>
+          <t>(61)99271-5939/(61)3364-3851</t>
+        </is>
+      </c>
+      <c r="D684" t="inlineStr">
+        <is>
+          <t>glaucoevangelista@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
+        <is>
+          <t>0339</t>
+        </is>
+      </c>
+      <c r="G684" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr">
+        <is>
+          <t>GLEICIANNI DA SILVA GOIS</t>
+        </is>
+      </c>
+      <c r="B685" t="inlineStr">
+        <is>
+          <t>0200.9406.2003</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>(61)98473-1966/(61)99664-0046</t>
+        </is>
+      </c>
+      <c r="D685" t="inlineStr">
+        <is>
+          <t>gleiciannigois@gmail.com</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G685" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr">
+        <is>
+          <t>GRASIELLE ALVES BORGES</t>
+        </is>
+      </c>
+      <c r="B686" t="inlineStr">
+        <is>
+          <t>0174.4987.2011</t>
+        </is>
+      </c>
+      <c r="C686" t="inlineStr">
+        <is>
+          <t>(61)99295-4424/(61)3252-5364</t>
+        </is>
+      </c>
+      <c r="D686" t="inlineStr">
+        <is>
+          <t>grasi.alves.borges@gmail.com</t>
+        </is>
+      </c>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F686" t="inlineStr">
+        <is>
+          <t>0087</t>
+        </is>
+      </c>
+      <c r="G686" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr">
+        <is>
+          <t>GRASIELLI RODRIGUES MOURA</t>
+        </is>
+      </c>
+      <c r="B687" t="inlineStr">
+        <is>
+          <t>1625.3561.0299</t>
+        </is>
+      </c>
+      <c r="C687" t="inlineStr">
+        <is>
+          <t>(61)99330-9496 / 95002646</t>
+        </is>
+      </c>
+      <c r="D687" t="inlineStr">
+        <is>
+          <t>grasimoura25@gmail.com</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
+        <is>
+          <t>0248</t>
+        </is>
+      </c>
+      <c r="G687" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr">
+        <is>
+          <t>GRAZIELLE DE SOUSA BARROZO</t>
+        </is>
+      </c>
+      <c r="B688" t="inlineStr">
+        <is>
+          <t>0140.2753.2046</t>
+        </is>
+      </c>
+      <c r="C688" t="inlineStr">
+        <is>
+          <t>(61)996891811</t>
+        </is>
+      </c>
+      <c r="D688" t="inlineStr">
+        <is>
+          <t>grazibarrozo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F688" t="inlineStr">
+        <is>
+          <t>0440</t>
+        </is>
+      </c>
+      <c r="G688" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr">
+        <is>
+          <t>GUILHERME ANDRE JAPPE</t>
+        </is>
+      </c>
+      <c r="B689" t="inlineStr">
+        <is>
+          <t>077017610477</t>
+        </is>
+      </c>
+      <c r="C689" t="inlineStr">
+        <is>
+          <t>(61) 99161-3213</t>
+        </is>
+      </c>
+      <c r="D689" t="inlineStr">
+        <is>
+          <t>guilherme.jappe@itamaraty.gov.br</t>
+        </is>
+      </c>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F689" t="inlineStr">
+        <is>
+          <t>0290</t>
+        </is>
+      </c>
+      <c r="G689" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr">
+        <is>
+          <t>GUILHERME ARAUJO BRAGA</t>
+        </is>
+      </c>
+      <c r="B690" t="inlineStr">
+        <is>
+          <t>029665502070</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr">
+        <is>
+          <t>(61)99526-4221</t>
+        </is>
+      </c>
+      <c r="D690" t="inlineStr">
+        <is>
+          <t>guilhermearaujjobraga@gmail.com</t>
+        </is>
+      </c>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F690" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="G690" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr">
+        <is>
+          <t>GUILHERME ARTHUR BELOTTO SCALABRIN</t>
+        </is>
+      </c>
+      <c r="B691" t="inlineStr">
+        <is>
+          <t>0201.8646.2003</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr">
+        <is>
+          <t>(61)98573-1153</t>
+        </is>
+      </c>
+      <c r="D691" t="inlineStr">
+        <is>
+          <t>gui.scal@gmail.com</t>
+        </is>
+      </c>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
+        <is>
+          <t>0157</t>
+        </is>
+      </c>
+      <c r="G691" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr">
+        <is>
+          <t>GUILHERME DE AZEVEDO FRANCA</t>
+        </is>
+      </c>
+      <c r="B692" t="inlineStr">
+        <is>
+          <t>0013.7360.2097</t>
+        </is>
+      </c>
+      <c r="C692" t="inlineStr">
+        <is>
+          <t>(61)98634-1952</t>
+        </is>
+      </c>
+      <c r="D692" t="inlineStr">
+        <is>
+          <t>guifranca@uol.com.br</t>
+        </is>
+      </c>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G692" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr">
+        <is>
+          <t>GUILHERME DE SOUSA CHAVES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>0251.7867.2097</t>
+        </is>
+      </c>
+      <c r="C693" t="inlineStr">
+        <is>
+          <t>(61)992371563</t>
+        </is>
+      </c>
+      <c r="D693" t="inlineStr">
+        <is>
+          <t>guilhercb300@gmail.com</t>
+        </is>
+      </c>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
+        <is>
+          <t>0394</t>
+        </is>
+      </c>
+      <c r="G693" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr">
+        <is>
+          <t>GUILHERME GODOY CARNEIRO</t>
+        </is>
+      </c>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t>0215.9874.2062</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr">
+        <is>
+          <t>(61) 99958-0555</t>
+        </is>
+      </c>
+      <c r="D694" t="inlineStr">
+        <is>
+          <t>guigodoy1307@gmail.com</t>
+        </is>
+      </c>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G694" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr">
+        <is>
+          <t>GUILHERME OLIVEIRA DE DEUS</t>
+        </is>
+      </c>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t>0245.1130.2070</t>
+        </is>
+      </c>
+      <c r="C695" t="inlineStr">
+        <is>
+          <t>61982197116</t>
+        </is>
+      </c>
+      <c r="D695" t="inlineStr">
+        <is>
+          <t>guilhermeoliveiradedeus@gmail.com</t>
+        </is>
+      </c>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
+        <is>
+          <t>0440</t>
+        </is>
+      </c>
+      <c r="G695" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr">
+        <is>
+          <t>GUILHERME OLIVEIRA MENDES</t>
+        </is>
+      </c>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t>0582.1652.1090</t>
+        </is>
+      </c>
+      <c r="C696" t="inlineStr">
+        <is>
+          <t>(61)98285-5113/(61)9828-5511</t>
+        </is>
+      </c>
+      <c r="D696" t="inlineStr">
+        <is>
+          <t>guilhermemendes.adv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
+        <is>
+          <t>0364</t>
+        </is>
+      </c>
+      <c r="G696" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr">
+        <is>
+          <t>GUILHERME SILVA LOPES DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B697" t="inlineStr">
+        <is>
+          <t>0242.4956.2046</t>
+        </is>
+      </c>
+      <c r="C697" t="inlineStr">
+        <is>
+          <t>(61)99184-9951/(61)3335-8983</t>
+        </is>
+      </c>
+      <c r="D697" t="inlineStr">
+        <is>
+          <t>guilhermesousa.jus@gmail.com</t>
+        </is>
+      </c>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
+        <is>
+          <t>0050</t>
+        </is>
+      </c>
+      <c r="G697" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr">
+        <is>
+          <t>GUSTAVO DE ASSUNÇÃO CERQUEIRA</t>
+        </is>
+      </c>
+      <c r="B698" t="inlineStr">
+        <is>
+          <t>0140.5481.2070</t>
+        </is>
+      </c>
+      <c r="C698" t="inlineStr">
+        <is>
+          <t>(61)98412-6493/(61)99201-1772</t>
+        </is>
+      </c>
+      <c r="D698" t="inlineStr">
+        <is>
+          <t>gustavoacerqueira@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
+        <is>
+          <t>0329</t>
+        </is>
+      </c>
+      <c r="G698" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr">
+        <is>
+          <t>GUSTAVO HENRIQUE DA COSTA SANTOS ARAUJO</t>
+        </is>
+      </c>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t>0258.1606.2038</t>
+        </is>
+      </c>
+      <c r="C699" t="inlineStr">
+        <is>
+          <t>(61)99880-0704 / 992458127</t>
+        </is>
+      </c>
+      <c r="D699" t="inlineStr">
+        <is>
+          <t>gugahenrique1920@gmail.com</t>
+        </is>
+      </c>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
+        <is>
+          <t>0408</t>
+        </is>
+      </c>
+      <c r="G699" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr">
+        <is>
+          <t>HALINE LIMA DE ANDRADE</t>
+        </is>
+      </c>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t>0243.8042.1635</t>
+        </is>
+      </c>
+      <c r="C700" t="inlineStr">
+        <is>
+          <t>(61)98161-0596</t>
+        </is>
+      </c>
+      <c r="D700" t="inlineStr">
+        <is>
+          <t>halineufrn80@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
+        <is>
+          <t>0145</t>
+        </is>
+      </c>
+      <c r="G700" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr">
+        <is>
+          <t>HAROLDO ASSUMPCAO NETO</t>
+        </is>
+      </c>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>0103.7122.2020</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>(61)8437-243/(61)98437-2437</t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr">
+        <is>
+          <t>hagdoldo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t>0123</t>
+        </is>
+      </c>
+      <c r="G701" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr">
+        <is>
+          <t>HEBER JONES MATOS LIMA</t>
+        </is>
+      </c>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>0108.8458.2003</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>(61)996041973</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr">
+        <is>
+          <t>heberjones@gmail.com</t>
+        </is>
+      </c>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t>0362</t>
+        </is>
+      </c>
+      <c r="G702" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr">
+        <is>
+          <t>HEBERT DOS SANTOS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>0262.3168.2097</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>(61)99222-1401/(61)99117-2504</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr">
+        <is>
+          <t>hebertsantossilva1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
+        <is>
+          <t>0086</t>
+        </is>
+      </c>
+      <c r="G703" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr">
+        <is>
+          <t>HELAINE DE QUEIROZ FONSECA</t>
+        </is>
+      </c>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>0128.5892.2070</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>(61)98491-3061/(61)3335-3261</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr">
+        <is>
+          <t>helaitquiroz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
+        <is>
+          <t>0062</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr">
+        <is>
+          <t>HELENA GONCALVES DE JESUS</t>
+        </is>
+      </c>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>0120.3732.2003</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>61 9 9917 44 21</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr">
+        <is>
+          <t>helenadejesus2366@gmail.com</t>
+        </is>
+      </c>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>0191</t>
+        </is>
+      </c>
+      <c r="G705" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr">
+        <is>
+          <t>HELENA MARIA CORREA BELINO</t>
+        </is>
+      </c>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>0200.4117.0299</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>(61)99243-1710/(61)3367-6413</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr">
+        <is>
+          <t>helenabelino@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr">
+        <is>
+          <t>HELENICE CAETANO DE SOUZA ALVES</t>
+        </is>
+      </c>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>013723492097</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>(61)98678-8467</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr">
+        <is>
+          <t>helenice.souza@se.df.gov.br</t>
+        </is>
+      </c>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t>0432</t>
+        </is>
+      </c>
+      <c r="G707" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr">
+        <is>
+          <t>HELIANA APARECIDA DE MIRANDA</t>
+        </is>
+      </c>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>0164.2144.2020</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>(61)98412-2319</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr">
+        <is>
+          <t>pedagogia.heliana@gmail.com</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G708" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr">
+        <is>
+          <t>HELIANE SILVA FERNANDES</t>
+        </is>
+      </c>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>0076.9139.2046</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>61994225686</t>
+        </is>
+      </c>
+      <c r="D709" t="inlineStr">
+        <is>
+          <t>helianesouzalm@outlook.com</t>
+        </is>
+      </c>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
+        <is>
+          <t>0023</t>
+        </is>
+      </c>
+      <c r="G709" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr">
+        <is>
+          <t>HELIANE TEIXEIRA DE QUEIROZ ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>0173.3530.2020</t>
+        </is>
+      </c>
+      <c r="C710" t="inlineStr">
+        <is>
+          <t>(61)98587-9931</t>
+        </is>
+      </c>
+      <c r="D710" t="inlineStr">
+        <is>
+          <t>anequeiroz25@gmail.com</t>
+        </is>
+      </c>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
+        <is>
+          <t>0110</t>
+        </is>
+      </c>
+      <c r="G710" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr">
+        <is>
+          <t>HELIO ALVES CRISPIM</t>
+        </is>
+      </c>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>0005.8012.2003</t>
+        </is>
+      </c>
+      <c r="C711" t="inlineStr">
+        <is>
+          <t>(61)99914-2606</t>
+        </is>
+      </c>
+      <c r="D711" t="inlineStr">
+        <is>
+          <t>mrhelio22@HOTMAIL.com</t>
+        </is>
+      </c>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
+        <is>
+          <t>0306</t>
+        </is>
+      </c>
+      <c r="G711" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr">
+        <is>
+          <t>HELIO FERREIRA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t>016392662038</t>
+        </is>
+      </c>
+      <c r="C712" t="inlineStr">
+        <is>
+          <t>(61)99187-7208</t>
+        </is>
+      </c>
+      <c r="D712" t="inlineStr">
+        <is>
+          <t>helioferreiradacosta96@gmail.com</t>
+        </is>
+      </c>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t>0022</t>
+        </is>
+      </c>
+      <c r="G712" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr">
+        <is>
+          <t>HELOISA INES JAVIEL PIRES</t>
+        </is>
+      </c>
+      <c r="B713" t="inlineStr">
+        <is>
+          <t>0115.6449.2003</t>
+        </is>
+      </c>
+      <c r="C713" t="inlineStr">
+        <is>
+          <t>61995133443</t>
+        </is>
+      </c>
+      <c r="D713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">heloijp@hotmail.com </t>
+        </is>
+      </c>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
+        <is>
+          <t>0417</t>
+        </is>
+      </c>
+      <c r="G713" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr">
+        <is>
+          <t>HERICA ALVES VELOSO</t>
+        </is>
+      </c>
+      <c r="B714" t="inlineStr">
+        <is>
+          <t>115289180264</t>
+        </is>
+      </c>
+      <c r="C714" t="inlineStr">
+        <is>
+          <t>(61)99984-3166</t>
+        </is>
+      </c>
+      <c r="D714" t="inlineStr">
+        <is>
+          <t>vicenteteodorodasilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G714" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr">
+        <is>
+          <t>HERILSON JOSÉ DA COSTA MACEDO</t>
+        </is>
+      </c>
+      <c r="B715" t="inlineStr">
+        <is>
+          <t>0169.0944.2054</t>
+        </is>
+      </c>
+      <c r="C715" t="inlineStr">
+        <is>
+          <t>99319-9924</t>
+        </is>
+      </c>
+      <c r="D715" t="inlineStr">
+        <is>
+          <t>herilsonjose@gmail.com</t>
+        </is>
+      </c>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
+        <is>
+          <t>0032</t>
+        </is>
+      </c>
+      <c r="G715" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr">
+        <is>
+          <t>HERNANDO ALVES RUFINO</t>
+        </is>
+      </c>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t>0262.1379.2062</t>
+        </is>
+      </c>
+      <c r="C716" t="inlineStr">
+        <is>
+          <t>(61)98186-6383</t>
+        </is>
+      </c>
+      <c r="D716" t="inlineStr">
+        <is>
+          <t>hernandoalves68@gmail.com</t>
+        </is>
+      </c>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="G716" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
+        <is>
+          <t>HEVERTON DA COSTA MACEDO</t>
+        </is>
+      </c>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t>0167.9900.2038</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>(61)99282-6683/(61)3335-1191</t>
+        </is>
+      </c>
+      <c r="D717" t="inlineStr">
+        <is>
+          <t>hevertonmacedo82@gmail.com</t>
+        </is>
+      </c>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
+        <is>
+          <t>0039</t>
+        </is>
+      </c>
+      <c r="G717" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr">
+        <is>
+          <t>HIDELBRANDO CARNEIRO DE AMORIM</t>
+        </is>
+      </c>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>0219.2785.2054</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>(61)98596-2361/(61)98438-1627</t>
+        </is>
+      </c>
+      <c r="D718" t="inlineStr">
+        <is>
+          <t>hidelbrando.amorim@outlook.com</t>
+        </is>
+      </c>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G718" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr">
+        <is>
+          <t>HODNEY ROSA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B719" t="inlineStr">
+        <is>
+          <t>0076.1831.2003</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>98181-6625</t>
+        </is>
+      </c>
+      <c r="D719" t="inlineStr">
+        <is>
+          <t>hodneyrs@gmail.com</t>
+        </is>
+      </c>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t>0422</t>
+        </is>
+      </c>
+      <c r="G719" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr">
+        <is>
+          <t>HOSANA TEIXEIRA ZICA</t>
+        </is>
+      </c>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t>0136.7570.2020</t>
+        </is>
+      </c>
+      <c r="C720" t="inlineStr">
+        <is>
+          <t>61985141699</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr">
+        <is>
+          <t>hosanazica2012@gmail.com</t>
+        </is>
+      </c>
+      <c r="F720" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="G720" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr">
+        <is>
+          <t>HUGO GABRIEL RODRIGUES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t>0296.4716.2097</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>(61)98654-9681</t>
+        </is>
+      </c>
+      <c r="D721" t="inlineStr">
+        <is>
+          <t>hugosantosdih839@gmail.com</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G721" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr">
+        <is>
+          <t>HUGO MACEDO SERRAO MORENO</t>
+        </is>
+      </c>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>0153.1381.2062</t>
+        </is>
+      </c>
+      <c r="C722" t="inlineStr">
+        <is>
+          <t>(61)99511581</t>
+        </is>
+      </c>
+      <c r="D722" t="inlineStr">
+        <is>
+          <t>hugomsmoreno@gmail.com</t>
+        </is>
+      </c>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="G722" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr">
+        <is>
+          <t>HYLDGRAND HENRIQUE ALMEIDA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>0118.6272.2062</t>
+        </is>
+      </c>
+      <c r="C723" t="inlineStr">
+        <is>
+          <t>(61)991066687</t>
+        </is>
+      </c>
+      <c r="D723" t="inlineStr">
+        <is>
+          <t>hhalmeida@correios.com.br</t>
+        </is>
+      </c>
+      <c r="E723" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F723" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G723" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr">
+        <is>
+          <t>HÉLLEN MENDES SILVA</t>
+        </is>
+      </c>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t>0239.3824.2020</t>
+        </is>
+      </c>
+      <c r="C724" t="inlineStr">
+        <is>
+          <t>61996245126</t>
+        </is>
+      </c>
+      <c r="D724" t="inlineStr">
+        <is>
+          <t>heellenmendes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t>0280</t>
+        </is>
+      </c>
+      <c r="G724" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr">
+        <is>
+          <t>HÉRICA ALVES VELOSO</t>
+        </is>
+      </c>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t>1152.8918.0264</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr">
+        <is>
+          <t>(61)999348061</t>
+        </is>
+      </c>
+      <c r="D725" t="inlineStr">
+        <is>
+          <t>hericauruana@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F725" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G725" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr">
+        <is>
+          <t>ICARO EUSTÁQUIO NUNES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>0204.5159.2089</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>(61)99258-6874</t>
+        </is>
+      </c>
+      <c r="D726" t="inlineStr">
+        <is>
+          <t>icarodesouza87@gmail.com</t>
+        </is>
+      </c>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t>0416</t>
+        </is>
+      </c>
+      <c r="G726" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr">
+        <is>
+          <t>IDACIANA FERREIRA DE SA</t>
+        </is>
+      </c>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>018601181198</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>(61) 98146-8210</t>
+        </is>
+      </c>
+      <c r="D727" t="inlineStr">
+        <is>
+          <t>dacyanneferreira@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t>0082</t>
+        </is>
+      </c>
+      <c r="G727" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr">
+        <is>
+          <t>IHAGO JUNO DE JESUS SOUZA</t>
+        </is>
+      </c>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t>025181072062</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>(61)99113-4270</t>
+        </is>
+      </c>
+      <c r="D728" t="inlineStr">
+        <is>
+          <t>ihago.souza@icloud.com</t>
+        </is>
+      </c>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr">
+        <is>
+          <t>INEIDE TEREZINHA SANTINI CUNHA</t>
+        </is>
+      </c>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>0012.4926.0469</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>(61)992044666</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr">
+        <is>
+          <t>ineidesc@gmail.com</t>
+        </is>
+      </c>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr">
+        <is>
+          <t>INEYA ABDULHAK</t>
+        </is>
+      </c>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>0209.8278.2003</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>(61) 98166-1319</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr">
+        <is>
+          <t>ineyahak@gmail.com</t>
+        </is>
+      </c>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr">
+        <is>
+          <t>INGRID LOUIZE NASCIMENTO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>0232.9183.2046</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>(61) 99424-7140</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr">
+        <is>
+          <t>louize.nascimento09@gmail.com</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>0210</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr">
+        <is>
+          <t>INGRID SOARES VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>0270.0309.2046</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>61996223674</t>
+        </is>
+      </c>
+      <c r="D732" t="inlineStr">
+        <is>
+          <t>didisoaresvasconcelos@outlook.com</t>
+        </is>
+      </c>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>0410</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr">
+        <is>
+          <t>IOLANDA DO CARMO GONCALVES MACIEL</t>
+        </is>
+      </c>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>0035.1730.2062</t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t>(61)98476-5312</t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr">
+        <is>
+          <t>iolandacgmaciel@gmail.com</t>
+        </is>
+      </c>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>0196</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr">
+        <is>
+          <t>IOLANDA MIEKO HAYASHI</t>
+        </is>
+      </c>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>0022.3573.2003</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>(61)99655-6687/3367-1225</t>
+        </is>
+      </c>
+      <c r="D734" t="inlineStr">
+        <is>
+          <t>iolandamieko@gmail.com</t>
+        </is>
+      </c>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>0243</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr">
+        <is>
+          <t>IONARA MARIA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>0114.1829.2003</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>(61)99209-8170</t>
+        </is>
+      </c>
+      <c r="D735" t="inlineStr">
+        <is>
+          <t>ionarsilva@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E735" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F735" t="inlineStr">
+        <is>
+          <t>0208</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr">
+        <is>
+          <t>IONARA ROCHA MAIA</t>
+        </is>
+      </c>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t>018004982097</t>
+        </is>
+      </c>
+      <c r="C736" t="inlineStr">
+        <is>
+          <t>(61)98203-0132</t>
+        </is>
+      </c>
+      <c r="D736" t="inlineStr">
+        <is>
+          <t>ionarapoliana@gmail.com</t>
+        </is>
+      </c>
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t>0437</t>
+        </is>
+      </c>
+      <c r="G736" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr">
+        <is>
+          <t>IRAILDES COSTA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>0594.5891.0574</t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr">
+        <is>
+          <t>(61)99199-1854/(61)3339-0675</t>
+        </is>
+      </c>
+      <c r="D737" t="inlineStr">
+        <is>
+          <t>ottoncrossbr3@gmail.com</t>
+        </is>
+      </c>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t>0197</t>
+        </is>
+      </c>
+      <c r="G737" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr">
+        <is>
+          <t>IRANICE RODRIGUES EMERICK</t>
+        </is>
+      </c>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t>015091472038</t>
+        </is>
+      </c>
+      <c r="C738" t="inlineStr">
+        <is>
+          <t>(61) 98182-5959</t>
+        </is>
+      </c>
+      <c r="D738" t="inlineStr">
+        <is>
+          <t>rodriguesnice28@gmail.com</t>
+        </is>
+      </c>
+      <c r="E738" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F738" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G738" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr">
+        <is>
+          <t>IRENE MARIA DOS SANTOS DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t>0167.9463.2003</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr">
+        <is>
+          <t>(61)98604-3702</t>
+        </is>
+      </c>
+      <c r="D739" t="inlineStr">
+        <is>
+          <t>lucasirene2014@gmail.com</t>
+        </is>
+      </c>
+      <c r="E739" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F739" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G739" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr">
+        <is>
+          <t>IRIS CUMMING AMICUCCI SANTOS</t>
+        </is>
+      </c>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>0984.9157.0515</t>
+        </is>
+      </c>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>(61)98137-8200</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr">
+        <is>
+          <t>iriscumming@gmail.com</t>
+        </is>
+      </c>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G740" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr">
+        <is>
+          <t>IRIS DE MARIA ROCHA</t>
+        </is>
+      </c>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>0128.6615.2062</t>
+        </is>
+      </c>
+      <c r="C741" t="inlineStr">
+        <is>
+          <t>(61)98187-8106</t>
+        </is>
+      </c>
+      <c r="D741" t="inlineStr">
+        <is>
+          <t>irisrocha162@gmail.com</t>
+        </is>
+      </c>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>0095</t>
+        </is>
+      </c>
+      <c r="G741" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr">
+        <is>
+          <t>IRLAINE DE ANDRADE FERNANDES</t>
+        </is>
+      </c>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t>0192.1252.2062</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>(61)99655-7544/(61)3711-2949</t>
+        </is>
+      </c>
+      <c r="D742" t="inlineStr">
+        <is>
+          <t>irlaine10@gmail.com</t>
+        </is>
+      </c>
+      <c r="E742" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F742" t="inlineStr">
+        <is>
+          <t>0141</t>
+        </is>
+      </c>
+      <c r="G742" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr">
+        <is>
+          <t>ISABELA COSTA AVALONE</t>
+        </is>
+      </c>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t>0200.3257.2097</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>(61)99968-1423</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr">
+        <is>
+          <t>isa_avalone@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>0198</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr">
+        <is>
+          <t>ISABELA OLÍMPIA BRITO GUEDES</t>
+        </is>
+      </c>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>0233.0024.2089</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>(61)98446-7194/(61)98197-3454</t>
+        </is>
+      </c>
+      <c r="D744" t="inlineStr">
+        <is>
+          <t>brito.isabella7@gmail.com</t>
+        </is>
+      </c>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>0093</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr">
+        <is>
+          <t>ISABELLA DE PAULO FONSECA</t>
+        </is>
+      </c>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>0084.2925.2011</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>(61)991164542</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr">
+        <is>
+          <t>isa_avalone@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>0021</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr">
+        <is>
+          <t>ISABELLA FRANCO DANTAS DUARTE</t>
+        </is>
+      </c>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>0253.0148.2097</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>61999313707</t>
+        </is>
+      </c>
+      <c r="D746" t="inlineStr">
+        <is>
+          <t>isadantas99@gmail.com</t>
+        </is>
+      </c>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr">
+        <is>
+          <t>ISABELLA GUERREIRO CAPARICA BORGES</t>
+        </is>
+      </c>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>1550.3211.0396</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>(61)996521024</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr">
+        <is>
+          <t>isabellaguerreiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>0165</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr">
+        <is>
+          <t>ISABELLY CARVALHO FERNANDES</t>
+        </is>
+      </c>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>208117160248</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>(61)99676-3084</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr">
+        <is>
+          <t>bellyf97@gmail.com</t>
+        </is>
+      </c>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>0410</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr">
+        <is>
+          <t>ISADORA RODRIGUES CAMPOS</t>
+        </is>
+      </c>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t>0248.7918.2054</t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t>(61)98508-0121</t>
+        </is>
+      </c>
+      <c r="D749" t="inlineStr">
+        <is>
+          <t>isa.dora.rc246@gmail.com</t>
+        </is>
+      </c>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr">
+        <is>
+          <t>ISAMARA ROSSI DE FIGUEIREDO PORTUGAL</t>
+        </is>
+      </c>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>0152.2872.2003</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>(61)98455-2943</t>
+        </is>
+      </c>
+      <c r="D750" t="inlineStr">
+        <is>
+          <t>irfp29@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr">
+        <is>
+          <t>ISAÍAS WESLEY NERES GALVÃO</t>
+        </is>
+      </c>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>0251.7436.2038</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>(61)99196-1792</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr">
+        <is>
+          <t>ISAIASWESLEY1@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>0248</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr">
+        <is>
+          <t>ITALO JOSÉ EVANGELISTA DE LIMA</t>
+        </is>
+      </c>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t>0255.6177.1244</t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t>(61)98169-8655</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr">
+        <is>
+          <t>italoevang@gmail.com</t>
+        </is>
+      </c>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>0108</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr">
+        <is>
+          <t>IURI DE MOURA CARNEIRO</t>
+        </is>
+      </c>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t>0125.9284.2062</t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t>(61)98401-8210</t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr">
+        <is>
+          <t>iurimourac@gmail.com</t>
+        </is>
+      </c>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>0344</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr">
+        <is>
+          <t>IURY DE OLIVEIRA SOUSA</t>
+        </is>
+      </c>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t>0215.9331.2003</t>
+        </is>
+      </c>
+      <c r="C754" t="inlineStr">
+        <is>
+          <t>61995556807</t>
+        </is>
+      </c>
+      <c r="D754" t="inlineStr">
+        <is>
+          <t>iurydeoliveiras@gmail.com</t>
+        </is>
+      </c>
+      <c r="F754" t="inlineStr">
+        <is>
+          <t>0140</t>
+        </is>
+      </c>
+      <c r="G754" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr">
+        <is>
+          <t>IVAN FERREIRA MARCAL</t>
+        </is>
+      </c>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t>0092.4995.2089</t>
+        </is>
+      </c>
+      <c r="C755" t="inlineStr">
+        <is>
+          <t>(61)98111-4285</t>
+        </is>
+      </c>
+      <c r="D755" t="inlineStr">
+        <is>
+          <t>ivan.marcal@gmail.com</t>
+        </is>
+      </c>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
+        <is>
+          <t>0378</t>
+        </is>
+      </c>
+      <c r="G755" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr">
+        <is>
+          <t>IVANEI PEREIRA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t>0123.9312.2062</t>
+        </is>
+      </c>
+      <c r="C756" t="inlineStr">
+        <is>
+          <t>(61)99615-3285</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr">
+        <is>
+          <t>IVANEIROSABELA@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
+        <is>
+          <t>0240</t>
+        </is>
+      </c>
+      <c r="G756" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr">
+        <is>
+          <t>IVANETE CHAULET</t>
+        </is>
+      </c>
+      <c r="B757" t="inlineStr">
+        <is>
+          <t>0938.1878.0256</t>
+        </is>
+      </c>
+      <c r="C757" t="inlineStr">
+        <is>
+          <t>61985660032</t>
+        </is>
+      </c>
+      <c r="D757" t="inlineStr">
+        <is>
+          <t>ivachaulet@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
+        <is>
+          <t>0167</t>
+        </is>
+      </c>
+      <c r="G757" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr">
+        <is>
+          <t>IVANI ALVES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B758" t="inlineStr">
+        <is>
+          <t>0081.6518.2011</t>
+        </is>
+      </c>
+      <c r="C758" t="inlineStr">
+        <is>
+          <t>(61)99994-1737</t>
+        </is>
+      </c>
+      <c r="D758" t="inlineStr">
+        <is>
+          <t>ivani_df@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="G758" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr">
+        <is>
+          <t>IVANILDE OLIVEIRA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B759" t="inlineStr">
+        <is>
+          <t>0368.8960.1112</t>
+        </is>
+      </c>
+      <c r="C759" t="inlineStr">
+        <is>
+          <t>(61)9933-32681</t>
+        </is>
+      </c>
+      <c r="D759" t="inlineStr">
+        <is>
+          <t>nilde-cossta@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
+        <is>
+          <t>0058</t>
+        </is>
+      </c>
+      <c r="G759" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr">
+        <is>
+          <t>IVANILDO ALMEIDA GUIMARAES</t>
+        </is>
+      </c>
+      <c r="B760" t="inlineStr">
+        <is>
+          <t>0109.7663.2097</t>
+        </is>
+      </c>
+      <c r="C760" t="inlineStr">
+        <is>
+          <t>(61)99638-3414</t>
+        </is>
+      </c>
+      <c r="D760" t="inlineStr">
+        <is>
+          <t>ivanildoag@gmail.com</t>
+        </is>
+      </c>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
+        <is>
+          <t>0413</t>
+        </is>
+      </c>
+      <c r="G760" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr">
+        <is>
+          <t>IVO WILSON SANT'ANA NETO</t>
+        </is>
+      </c>
+      <c r="B761" t="inlineStr">
+        <is>
+          <t>0150.6121.2038</t>
+        </is>
+      </c>
+      <c r="C761" t="inlineStr">
+        <is>
+          <t>(61)98475-5140</t>
+        </is>
+      </c>
+      <c r="D761" t="inlineStr">
+        <is>
+          <t>ivowsantananeto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G761" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr">
+        <is>
+          <t>IVONE DARC DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B762" t="inlineStr">
+        <is>
+          <t>0076.5505.2038</t>
+        </is>
+      </c>
+      <c r="C762" t="inlineStr">
+        <is>
+          <t>(61) 98250-3922</t>
+        </is>
+      </c>
+      <c r="D762" t="inlineStr">
+        <is>
+          <t>darcsm@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
+        <is>
+          <t>0404</t>
+        </is>
+      </c>
+      <c r="G762" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr">
+        <is>
+          <t>IVONE DIVINA MARÇAL DIAS</t>
+        </is>
+      </c>
+      <c r="B763" t="inlineStr">
+        <is>
+          <t>0032.7528.2003</t>
+        </is>
+      </c>
+      <c r="C763" t="inlineStr">
+        <is>
+          <t>(61) 98117-1400</t>
+        </is>
+      </c>
+      <c r="D763" t="inlineStr">
+        <is>
+          <t>ivonedivina@gmail.com</t>
+        </is>
+      </c>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
+        <is>
+          <t>0382</t>
+        </is>
+      </c>
+      <c r="G763" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr">
+        <is>
+          <t>IVONETE DA SILVA</t>
+        </is>
+      </c>
+      <c r="B764" t="inlineStr">
+        <is>
+          <t>0316.0339.1546</t>
+        </is>
+      </c>
+      <c r="C764" t="inlineStr">
+        <is>
+          <t>(61)98348-3281</t>
+        </is>
+      </c>
+      <c r="D764" t="inlineStr">
+        <is>
+          <t>nettycar08@gmail.com</t>
+        </is>
+      </c>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G764" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
+          <t>IVONETH FELICIANA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t>0172.1761.2003</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t>61993931077</t>
+        </is>
+      </c>
+      <c r="D765" t="inlineStr">
+        <is>
+          <t>neth.feliciana@gmail.comn</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G765" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t>IZABEL ALVES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>0082.4555.2003</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>(61)98651-3709</t>
+        </is>
+      </c>
+      <c r="D766" t="inlineStr">
+        <is>
+          <t>izabel_037@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
+        <is>
+          <t>0423</t>
+        </is>
+      </c>
+      <c r="G766" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t>IZABELA MASCARENHAS MATOSINHOS DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
+        <is>
+          <t>1374.4081.0221</t>
+        </is>
+      </c>
+      <c r="C767" t="inlineStr">
+        <is>
+          <t>(61)98414-7074</t>
+        </is>
+      </c>
+      <c r="D767" t="inlineStr">
+        <is>
+          <t>bel1804@gmail.com</t>
+        </is>
+      </c>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="G767" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr">
+        <is>
+          <t>IZABELLA LORRAYNE SANTANA DE LIMA</t>
+        </is>
+      </c>
+      <c r="B768" t="inlineStr">
+        <is>
+          <t>0217.4941.2089</t>
+        </is>
+      </c>
+      <c r="C768" t="inlineStr">
+        <is>
+          <t>(61)98329-7810</t>
+        </is>
+      </c>
+      <c r="D768" t="inlineStr">
+        <is>
+          <t>izabellalsl@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F768" t="inlineStr">
+        <is>
+          <t>0390</t>
+        </is>
+      </c>
+      <c r="G768" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr">
+        <is>
+          <t>Iza Aguiar Dos Reis</t>
+        </is>
+      </c>
+      <c r="B769" t="inlineStr">
+        <is>
+          <t>0138.1952.2062</t>
+        </is>
+      </c>
+      <c r="C769" t="inlineStr">
+        <is>
+          <t>(61)1992254414</t>
+        </is>
+      </c>
+      <c r="D769" t="inlineStr">
+        <is>
+          <t>Iza.a30@gmail.com</t>
+        </is>
+      </c>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F769" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G769" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr">
+        <is>
+          <t>JACIARA DO NASCIMENTO BORGES COUTO</t>
+        </is>
+      </c>
+      <c r="B770" t="inlineStr">
+        <is>
+          <t>0218.7461.2011</t>
+        </is>
+      </c>
+      <c r="C770" t="inlineStr">
+        <is>
+          <t>61984575937</t>
+        </is>
+      </c>
+      <c r="D770" t="inlineStr">
+        <is>
+          <t>jaciara_nb_@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E770" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F770" t="inlineStr">
+        <is>
+          <t>0217</t>
+        </is>
+      </c>
+      <c r="G770" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr">
+        <is>
+          <t>JACIARA LISBOA COUTO</t>
+        </is>
+      </c>
+      <c r="B771" t="inlineStr">
+        <is>
+          <t>0384.7381.1007</t>
+        </is>
+      </c>
+      <c r="C771" t="inlineStr">
+        <is>
+          <t>(61)99902-1812</t>
+        </is>
+      </c>
+      <c r="D771" t="inlineStr">
+        <is>
+          <t>jaciaralisboa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F771" t="inlineStr">
+        <is>
+          <t>0430</t>
+        </is>
+      </c>
+      <c r="G771" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr">
+        <is>
+          <t>JACKELINE SOARES LIMA</t>
+        </is>
+      </c>
+      <c r="B772" t="inlineStr">
+        <is>
+          <t>0216.0713.2038</t>
+        </is>
+      </c>
+      <c r="C772" t="inlineStr">
+        <is>
+          <t>61992224957</t>
+        </is>
+      </c>
+      <c r="D772" t="inlineStr">
+        <is>
+          <t>JACKELINE.UNB@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F772" t="inlineStr">
+        <is>
+          <t>0345</t>
+        </is>
+      </c>
+      <c r="G772" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr">
+        <is>
+          <t>JACKSON COSTA DE RESENDE</t>
+        </is>
+      </c>
+      <c r="B773" t="inlineStr">
+        <is>
+          <t>0226.9956.2020</t>
+        </is>
+      </c>
+      <c r="C773" t="inlineStr">
+        <is>
+          <t>61992329159</t>
+        </is>
+      </c>
+      <c r="D773" t="inlineStr">
+        <is>
+          <t>jacksondev92@gmail.com</t>
+        </is>
+      </c>
+      <c r="E773" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F773" t="inlineStr">
+        <is>
+          <t>0183</t>
+        </is>
+      </c>
+      <c r="G773" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr">
+        <is>
+          <t>JACQUELINE DO AMARAL MODESTO</t>
+        </is>
+      </c>
+      <c r="B774" t="inlineStr">
+        <is>
+          <t>0192.2747.2070</t>
+        </is>
+      </c>
+      <c r="C774" t="inlineStr">
+        <is>
+          <t>(61)98130-9848</t>
+        </is>
+      </c>
+      <c r="D774" t="inlineStr">
+        <is>
+          <t>jacquemodesto14@gmail.com</t>
+        </is>
+      </c>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
+        <is>
+          <t>0131</t>
+        </is>
+      </c>
+      <c r="G774" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr">
+        <is>
+          <t>JAIRO DA SILVA MUNIZ SOBRINHO</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>128872500507</t>
+        </is>
+      </c>
+      <c r="C775" t="inlineStr">
+        <is>
+          <t>(61) 99610-0224</t>
+        </is>
+      </c>
+      <c r="D775" t="inlineStr">
+        <is>
+          <t>jairo_muniz@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
+        <is>
+          <t>0411</t>
+        </is>
+      </c>
+      <c r="G775" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr">
+        <is>
+          <t>JAIRO FERNANDES DO COUTO MOREIRA JUNIOR</t>
+        </is>
+      </c>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t>0749.8609.0507</t>
+        </is>
+      </c>
+      <c r="C776" t="inlineStr">
+        <is>
+          <t>(61)98112-8460</t>
+        </is>
+      </c>
+      <c r="D776" t="inlineStr">
+        <is>
+          <t>jairo.fernandes@bcb.gov.br</t>
+        </is>
+      </c>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F776" t="inlineStr">
+        <is>
+          <t>0436</t>
+        </is>
+      </c>
+      <c r="G776" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr">
+        <is>
+          <t>JANAINA ALMEIDA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t>0173.4701.2070</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>(61)98447-0309</t>
+        </is>
+      </c>
+      <c r="D777" t="inlineStr">
+        <is>
+          <t>janainaewalter@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
+        <is>
+          <t>0231</t>
+        </is>
+      </c>
+      <c r="G777" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr">
+        <is>
+          <t>JANAINA FLORENTINO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>0183.0934.2089</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>61 995657227</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr">
+        <is>
+          <t>jackys_flor@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F778" t="inlineStr">
+        <is>
+          <t>0440</t>
+        </is>
+      </c>
+      <c r="G778" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr">
+        <is>
+          <t>JANAINA SOUTO DE MORAIS E GOMES</t>
+        </is>
+      </c>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t>1410.3255.0230</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>(61) 99611-1806/(61) 963339-74</t>
+        </is>
+      </c>
+      <c r="D779" t="inlineStr">
+        <is>
+          <t>janna.soutto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F779" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="G779" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr">
+        <is>
+          <t>JANAYNA PIRES MACIEL</t>
+        </is>
+      </c>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>0192.3009.2054</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>(61)99879-1785/(33)3526-06</t>
+        </is>
+      </c>
+      <c r="D780" t="inlineStr">
+        <is>
+          <t>maciel.janayna@gmail.com</t>
+        </is>
+      </c>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F780" t="inlineStr">
+        <is>
+          <t>0095</t>
+        </is>
+      </c>
+      <c r="G780" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr">
+        <is>
+          <t>JANE DOS SANTOS GASTON</t>
+        </is>
+      </c>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t>0015.0750.2089</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr">
+        <is>
+          <t>(61) 98165-3029/98613-1001</t>
+        </is>
+      </c>
+      <c r="D781" t="inlineStr">
+        <is>
+          <t>gastonjanesantos@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F781" t="inlineStr">
+        <is>
+          <t>0009</t>
+        </is>
+      </c>
+      <c r="G781" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr">
+        <is>
+          <t>JANE LILIAN BRAGA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>0192.2320.2003</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>61991950797</t>
+        </is>
+      </c>
+      <c r="D782" t="inlineStr">
+        <is>
+          <t>jane.lilianbr@gmail.com</t>
+        </is>
+      </c>
+      <c r="F782" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G782" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr">
+        <is>
+          <t>JANIA NOGUEIRA BARROS DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>0107.7370.2038</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>(61)99818-5427/(61)3011-4991</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr">
+        <is>
+          <t>jania.barros31@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F783" t="inlineStr">
+        <is>
+          <t>0252</t>
+        </is>
+      </c>
+      <c r="G783" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr">
+        <is>
+          <t>JAQUELINE CARVALHO DE MIRANDA</t>
+        </is>
+      </c>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t>0245.9649.2038</t>
+        </is>
+      </c>
+      <c r="C784" t="inlineStr">
+        <is>
+          <t>(61)984139861</t>
+        </is>
+      </c>
+      <c r="D784" t="inlineStr">
+        <is>
+          <t>jaquecarvalho1003@gmail.com</t>
+        </is>
+      </c>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F784" t="inlineStr">
+        <is>
+          <t>0377</t>
+        </is>
+      </c>
+      <c r="G784" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr">
+        <is>
+          <t>JAQUELINE LOPES CAVALCANTE</t>
+        </is>
+      </c>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t>0152.2363.2097</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr">
+        <is>
+          <t>(61)99801-3005</t>
+        </is>
+      </c>
+      <c r="D785" t="inlineStr">
+        <is>
+          <t>jaquelinecavalcante365@gmail.com</t>
+        </is>
+      </c>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
+      </c>
+      <c r="G785" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr">
+        <is>
+          <t>JAQUELINE MENDONCA TORRES</t>
+        </is>
+      </c>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t>0170.6812.2062</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>(61)99967-3994</t>
+        </is>
+      </c>
+      <c r="D786" t="inlineStr">
+        <is>
+          <t>jaqueline_mtorres@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
+        <is>
+          <t>0121</t>
+        </is>
+      </c>
+      <c r="G786" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr">
+        <is>
+          <t>JAQUELINE MESQUITA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>0149.6037.2003</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>(61)998677018</t>
+        </is>
+      </c>
+      <c r="D787" t="inlineStr">
+        <is>
+          <t>jaquiepr@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F787" t="inlineStr">
+        <is>
+          <t>0183</t>
+        </is>
+      </c>
+      <c r="G787" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr">
+        <is>
+          <t>JARED CAPANEMA JORGE</t>
+        </is>
+      </c>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>0146.2182.2070</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>61999440907</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr">
+        <is>
+          <t>jaredcjorge@gmail.com</t>
+        </is>
+      </c>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F788" t="inlineStr">
+        <is>
+          <t>0374</t>
+        </is>
+      </c>
+      <c r="G788" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr">
+        <is>
+          <t>JARLENE MENEZES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>0226.9991.2003</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>(61)981465351</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr">
+        <is>
+          <t>jarly.silva@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F789" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="G789" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr">
+        <is>
+          <t>JAYNE DE JESUS LOPO</t>
+        </is>
+      </c>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t>0251.7998.2054</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>(61)99679-6512/(33)1974-37</t>
+        </is>
+      </c>
+      <c r="D790" t="inlineStr">
+        <is>
+          <t>jaynnejesus84@gmail.com</t>
+        </is>
+      </c>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr">
+        <is>
+          <t>JAYRON AMERICO CUTRIM LIMA</t>
+        </is>
+      </c>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t>0425.6399.1120</t>
+        </is>
+      </c>
+      <c r="C791" t="inlineStr">
+        <is>
+          <t>(61)98111-4654/(61)3367-3905</t>
+        </is>
+      </c>
+      <c r="D791" t="inlineStr">
+        <is>
+          <t>jayronlima@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F791" t="inlineStr">
+        <is>
+          <t>0226</t>
+        </is>
+      </c>
+      <c r="G791" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr">
+        <is>
+          <t>JEAN ARAUJO BARROS</t>
+        </is>
+      </c>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t>0245.9490.2038</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>(61)99353-0769</t>
+        </is>
+      </c>
+      <c r="D792" t="inlineStr">
+        <is>
+          <t>jeanmqv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F792" t="inlineStr">
+        <is>
+          <t>0387</t>
+        </is>
+      </c>
+      <c r="G792" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr">
+        <is>
+          <t>JEAN CELIO DA SILVA FERREIRA</t>
+        </is>
+      </c>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t>0226.3818.1503</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>(61)99208-1095/(61)99208-1094</t>
+        </is>
+      </c>
+      <c r="D793" t="inlineStr">
+        <is>
+          <t>jeanaltos@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr">
+        <is>
+          <t>0112</t>
+        </is>
+      </c>
+      <c r="G793" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr">
+        <is>
+          <t>JEAN PAULO FERNANDES DE SOUZA SILVA</t>
+        </is>
+      </c>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t>0084.0640.2054</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr">
+        <is>
+          <t>(61)99686-1437</t>
+        </is>
+      </c>
+      <c r="D794" t="inlineStr">
+        <is>
+          <t>jpaulofernandes@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F794" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G794" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr">
+        <is>
+          <t>JEANE DA COSTA CRUZ</t>
+        </is>
+      </c>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t>0191.2745.2062</t>
+        </is>
+      </c>
+      <c r="C795" t="inlineStr">
+        <is>
+          <t>(61)99110-7463</t>
+        </is>
+      </c>
+      <c r="D795" t="inlineStr">
+        <is>
+          <t>jeaneccruz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
+        <is>
+          <t>0095</t>
+        </is>
+      </c>
+      <c r="G795" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t>JEFFERSON FERREIRA TELES</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>0179.1041.2020</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>(61)98532-9067/(61)3055-8998</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr">
+        <is>
+          <t>jefferson.232@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G796" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t>JESSICA AQUINO ARAUJO SARAIVA</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>0226.9597.2046</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>61 99605-6204</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr">
+        <is>
+          <t>prof.jessica29@gmail.com</t>
+        </is>
+      </c>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
+        <is>
+          <t>0242</t>
+        </is>
+      </c>
+      <c r="G797" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t>JESSICA DE ALMEIDA CORSINI</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>0233.4296.2003</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>61982551137</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr">
+        <is>
+          <t>jessica.a.corsini@gmail.com</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G798" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr">
+        <is>
+          <t>JESSICA FERREIRA VALVERDE</t>
+        </is>
+      </c>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t>0255.2934.2003</t>
+        </is>
+      </c>
+      <c r="C799" t="inlineStr">
+        <is>
+          <t>(61)99251-1017</t>
+        </is>
+      </c>
+      <c r="D799" t="inlineStr">
+        <is>
+          <t>mnphyjessica@gmail.com</t>
+        </is>
+      </c>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F799" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="G799" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr">
+        <is>
+          <t>JESSICA INGRID SILVA MADEIRA</t>
+        </is>
+      </c>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t>0553.6926.1007</t>
+        </is>
+      </c>
+      <c r="C800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">(61)99127-2839 </t>
+        </is>
+      </c>
+      <c r="D800" t="inlineStr">
+        <is>
+          <t>jingridmadeira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F800" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="G800" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr">
+        <is>
+          <t>JESSICA STEPHANY FERREIRA PRIMO NETO</t>
+        </is>
+      </c>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t>0230.1731.2070</t>
+        </is>
+      </c>
+      <c r="C801" t="inlineStr">
+        <is>
+          <t>61998025485</t>
+        </is>
+      </c>
+      <c r="D801" t="inlineStr">
+        <is>
+          <t>stephanyferreiraprimo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E801" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F801" t="inlineStr">
+        <is>
+          <t>0003</t>
+        </is>
+      </c>
+      <c r="G801" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr">
+        <is>
+          <t>JEUEL JAMERSON DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t>0216.0921.2070</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>(99)3961-980</t>
+        </is>
+      </c>
+      <c r="D802" t="inlineStr">
+        <is>
+          <t>jeuel_rel34@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E802" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F802" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="G802" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr">
+        <is>
+          <t>JHONATA DA SILVA FONSECA</t>
+        </is>
+      </c>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t>0226.9290.2089</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>(61)99828-3545</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr">
+        <is>
+          <t>ec.jhonata@gmail.com</t>
+        </is>
+      </c>
+      <c r="E803" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F803" t="inlineStr">
+        <is>
+          <t>0237</t>
+        </is>
+      </c>
+      <c r="G803" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t>JHONATTAN HEBER DE SOUZA MACEDO</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t>0205.8024.2003</t>
+        </is>
+      </c>
+      <c r="C804" t="inlineStr">
+        <is>
+          <t>(61)99919-1736</t>
+        </is>
+      </c>
+      <c r="D804" t="inlineStr">
+        <is>
+          <t>jhonattan_heber@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E804" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F804" t="inlineStr">
+        <is>
+          <t>0437</t>
+        </is>
+      </c>
+      <c r="G804" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr">
+        <is>
+          <t>JIVAGO COSTA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t>0227.0378.2003</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr">
+        <is>
+          <t>99233-0623 / 91882156</t>
+        </is>
+      </c>
+      <c r="D805" t="inlineStr">
+        <is>
+          <t>jivagobacaa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E805" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F805" t="inlineStr">
+        <is>
+          <t>0257</t>
+        </is>
+      </c>
+      <c r="G805" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr">
+        <is>
+          <t>JOAO AUGUSTO CARREIRO MORAIS</t>
+        </is>
+      </c>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t>1145.7894.0205</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr">
+        <is>
+          <t>(61)99368-5104</t>
+        </is>
+      </c>
+      <c r="D806" t="inlineStr">
+        <is>
+          <t>joaocarreiro75@gmail.com</t>
+        </is>
+      </c>
+      <c r="E806" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F806" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G806" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr">
+        <is>
+          <t>JOAQUIM ARAUJO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t>0042.6678.2011</t>
+        </is>
+      </c>
+      <c r="C807" t="inlineStr">
+        <is>
+          <t>(61)99818-9959/9981-8995</t>
+        </is>
+      </c>
+      <c r="D807" t="inlineStr">
+        <is>
+          <t>joaquima@stj.jus.br</t>
+        </is>
+      </c>
+      <c r="E807" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F807" t="inlineStr">
+        <is>
+          <t>0217</t>
+        </is>
+      </c>
+      <c r="G807" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr">
+        <is>
+          <t>JOEL TRIGUEIRO BARBOSA</t>
+        </is>
+      </c>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t>0405.9744.1104</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>(61)99992-3479/(33)3984-74</t>
+        </is>
+      </c>
+      <c r="D808" t="inlineStr">
+        <is>
+          <t>joel.tbarbosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F808" t="inlineStr">
+        <is>
+          <t>0242</t>
+        </is>
+      </c>
+      <c r="G808" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr">
+        <is>
+          <t>JOESSE MARIA DE ASSIS TEIXEIRA KLUGE PEREIRA</t>
+        </is>
+      </c>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t>0108.8966.2038</t>
+        </is>
+      </c>
+      <c r="C809" t="inlineStr">
+        <is>
+          <t>61983295058</t>
+        </is>
+      </c>
+      <c r="D809" t="inlineStr">
+        <is>
+          <t>joesseteixeira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F809" t="inlineStr">
+        <is>
+          <t>0148</t>
+        </is>
+      </c>
+      <c r="G809" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr">
+        <is>
+          <t>JOHN EBERSON SOARES PEREIRA</t>
+        </is>
+      </c>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t>020158182011</t>
+        </is>
+      </c>
+      <c r="C810" t="inlineStr">
+        <is>
+          <t>(61) 99118-1483</t>
+        </is>
+      </c>
+      <c r="D810" t="inlineStr">
+        <is>
+          <t>johneberson@live.com</t>
+        </is>
+      </c>
+      <c r="E810" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F810" t="inlineStr">
+        <is>
+          <t>0330</t>
+        </is>
+      </c>
+      <c r="G810" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr">
+        <is>
+          <t>JOLENE BATISTA CALEGARI</t>
+        </is>
+      </c>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t>1294.1027.0264</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr">
+        <is>
+          <t>98235-0003 / 982220003</t>
+        </is>
+      </c>
+      <c r="D811" t="inlineStr">
+        <is>
+          <t>jolenebatista2021@gmail.com</t>
+        </is>
+      </c>
+      <c r="E811" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F811" t="inlineStr">
+        <is>
+          <t>0408</t>
+        </is>
+      </c>
+      <c r="G811" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr">
+        <is>
+          <t>JONATAS BERNARDO VILA NOVA BARBOSA</t>
+        </is>
+      </c>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t>0221.4357.2020</t>
+        </is>
+      </c>
+      <c r="C812" t="inlineStr">
+        <is>
+          <t>61983277910</t>
+        </is>
+      </c>
+      <c r="D812" t="inlineStr">
+        <is>
+          <t>jonatasbernardobarbosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="F812" t="inlineStr">
+        <is>
+          <t>0383</t>
+        </is>
+      </c>
+      <c r="G812" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr">
+        <is>
+          <t>JONATHAN GOMES DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t>0221.3815.2038</t>
+        </is>
+      </c>
+      <c r="C813" t="inlineStr">
+        <is>
+          <t>61983742856</t>
+        </is>
+      </c>
+      <c r="D813" t="inlineStr">
+        <is>
+          <t>jon.almeida21@gmail.com</t>
+        </is>
+      </c>
+      <c r="F813" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="G813" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr">
+        <is>
+          <t>JONATHAN TORRES TURBIDES</t>
+        </is>
+      </c>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t>0256.9934.2020</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>61981967714</t>
+        </is>
+      </c>
+      <c r="D814" t="inlineStr">
+        <is>
+          <t>joanthantorresmusic@gmail.com</t>
+        </is>
+      </c>
+      <c r="E814" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F814" t="inlineStr">
+        <is>
+          <t>0087</t>
+        </is>
+      </c>
+      <c r="G814" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr">
+        <is>
+          <t>JONY AUGUSTO RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t>0192.0518.2003</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr">
+        <is>
+          <t>(61)99862-3163</t>
+        </is>
+      </c>
+      <c r="D815" t="inlineStr">
+        <is>
+          <t>jonyaugusto@outlook.com</t>
+        </is>
+      </c>
+      <c r="E815" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F815" t="inlineStr">
+        <is>
+          <t>0266</t>
+        </is>
+      </c>
+      <c r="G815" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr">
+        <is>
+          <t>JORGE MASSAMI SUGUIYAMA</t>
+        </is>
+      </c>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t>2870.4856.0108</t>
+        </is>
+      </c>
+      <c r="C816" t="inlineStr">
+        <is>
+          <t>61985674270</t>
+        </is>
+      </c>
+      <c r="D816" t="inlineStr">
+        <is>
+          <t>jorge_e_anaice@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F816" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="G816" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr">
+        <is>
+          <t>JOSE ANTUNES BARBOSA</t>
+        </is>
+      </c>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t>0142.3728.2089</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr">
+        <is>
+          <t>(61)99241-2595/(61)3339-3901</t>
+        </is>
+      </c>
+      <c r="D817" t="inlineStr">
+        <is>
+          <t>antunesbarbosa13@gmail.com</t>
+        </is>
+      </c>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F817" t="inlineStr">
+        <is>
+          <t>0070</t>
+        </is>
+      </c>
+      <c r="G817" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr">
+        <is>
+          <t>JOSE AUGUSTO FERNANDES DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t>0084.4246.2003</t>
+        </is>
+      </c>
+      <c r="C818" t="inlineStr">
+        <is>
+          <t>(61)98422-5315/(61)3216-7930</t>
+        </is>
+      </c>
+      <c r="D818" t="inlineStr">
+        <is>
+          <t>zeaugusto7@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E818" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F818" t="inlineStr">
+        <is>
+          <t>0306</t>
+        </is>
+      </c>
+      <c r="G818" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t>JOSE CARLOS MACHADO SILVA JUNIOR</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t>0246.1843.1180</t>
+        </is>
+      </c>
+      <c r="C819" t="inlineStr">
+        <is>
+          <t>(61)98603-0415</t>
+        </is>
+      </c>
+      <c r="D819" t="inlineStr">
+        <is>
+          <t>josemachadojr77@gmail.com</t>
+        </is>
+      </c>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F819" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G819" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t>JOSE FABRICIO LOPO ARAGAO</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t>0166.4045.2046</t>
+        </is>
+      </c>
+      <c r="C820" t="inlineStr">
+        <is>
+          <t>(61)99906-1022</t>
+        </is>
+      </c>
+      <c r="D820" t="inlineStr">
+        <is>
+          <t>superbreco@gmail.com</t>
+        </is>
+      </c>
+      <c r="E820" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F820" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="G820" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t>JOSE HELDER CUNHA DE CASTRO</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t>0119.9602.2011</t>
+        </is>
+      </c>
+      <c r="C821" t="inlineStr">
+        <is>
+          <t>(61)99263-8822</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr">
+        <is>
+          <t>jhelderdejesus@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F821" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="G821" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t>JOSE IVALDO LIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t>0331.3526.2763</t>
+        </is>
+      </c>
+      <c r="C822" t="inlineStr">
+        <is>
+          <t>(61)99262-5911/(61)219286-92</t>
+        </is>
+      </c>
+      <c r="D822" t="inlineStr">
+        <is>
+          <t>ivaldosilva33@gmail.com</t>
+        </is>
+      </c>
+      <c r="E822" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F822" t="inlineStr">
+        <is>
+          <t>0118</t>
+        </is>
+      </c>
+      <c r="G822" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t>JOSE PAULO BARBOSA SILVA FILHO</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t>0187.1464.2119</t>
+        </is>
+      </c>
+      <c r="C823" t="inlineStr">
+        <is>
+          <t>(61)99151-8682/(61)99237-9427</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr">
+        <is>
+          <t>biojpb@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F823" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="G823" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t>JOSE WILLIAM ALMEIDA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>0144.7488.2038</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>(98)6222-708/(61)3977-2904</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr">
+        <is>
+          <t>will16454@gmail.com</t>
+        </is>
+      </c>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F824" t="inlineStr">
+        <is>
+          <t>0430</t>
+        </is>
+      </c>
+      <c r="G824" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t>JOSELICE SENHORINHA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t>0122.4299.2038</t>
+        </is>
+      </c>
+      <c r="C825" t="inlineStr">
+        <is>
+          <t>(61)98521-9160/(61)99113-5339</t>
+        </is>
+      </c>
+      <c r="D825" t="inlineStr">
+        <is>
+          <t>jooliveira1974@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F825" t="inlineStr">
+        <is>
+          <t>0052</t>
+        </is>
+      </c>
+      <c r="G825" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t>JOSEVAL PEREIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>0192.2266.2011</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>984194-845</t>
+        </is>
+      </c>
+      <c r="D826" t="inlineStr">
+        <is>
+          <t>joseval_jpb@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F826" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G826" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t>JOSIANE MEIRE GUIMARÃES MARCATO</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t>009461111961</t>
+        </is>
+      </c>
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>(61) 99115-9511</t>
+        </is>
+      </c>
+      <c r="D827" t="inlineStr">
+        <is>
+          <t>jomarcato@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E827" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F827" t="inlineStr">
+        <is>
+          <t>0012</t>
+        </is>
+      </c>
+      <c r="G827" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr">
+        <is>
+          <t>JOSIANE NEVES PINTO</t>
+        </is>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t>0192.2840.2062</t>
+        </is>
+      </c>
+      <c r="C828" t="inlineStr">
+        <is>
+          <t>(61)99966-0735</t>
+        </is>
+      </c>
+      <c r="D828" t="inlineStr">
+        <is>
+          <t>nevesjosiane86@gmail.com</t>
+        </is>
+      </c>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F828" t="inlineStr">
+        <is>
+          <t>0143</t>
+        </is>
+      </c>
+      <c r="G828" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr">
+        <is>
+          <t>JOSILENE CRISTINA DA ROCHA</t>
+        </is>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t>117090930205</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>(61) 98348-9889</t>
+        </is>
+      </c>
+      <c r="D829" t="inlineStr">
+        <is>
+          <t>josicrocha@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F829" t="inlineStr">
+        <is>
+          <t>0003</t>
+        </is>
+      </c>
+      <c r="G829" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr">
+        <is>
+          <t>JOSILENE PEREIRA LIMA NUNES</t>
+        </is>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t>0157.4845.2062</t>
+        </is>
+      </c>
+      <c r="C830" t="inlineStr">
+        <is>
+          <t>(61) 98551-4816 / (61)98447-4410</t>
+        </is>
+      </c>
+      <c r="D830" t="inlineStr">
+        <is>
+          <t>josiy14@gmail.com</t>
+        </is>
+      </c>
+      <c r="E830" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F830" t="inlineStr">
+        <is>
+          <t>0377</t>
+        </is>
+      </c>
+      <c r="G830" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr">
+        <is>
+          <t>JOSÉ ARIMATÉA DA SILVA JUNIOR</t>
+        </is>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t>1101.0004.0329</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>61983306924</t>
+        </is>
+      </c>
+      <c r="D831" t="inlineStr">
+        <is>
+          <t>arimateaipad@gmail.com</t>
+        </is>
+      </c>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F831" t="inlineStr">
+        <is>
+          <t>0233</t>
+        </is>
+      </c>
+      <c r="G831" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>JOSÉ HENRIQUE MORAES MADEIRA</t>
+        </is>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t>031119360400</t>
+        </is>
+      </c>
+      <c r="C832" t="inlineStr">
+        <is>
+          <t>(61)99853-9450</t>
+        </is>
+      </c>
+      <c r="D832" t="inlineStr">
+        <is>
+          <t>jose.madeira@mackenzie.br</t>
+        </is>
+      </c>
+      <c r="E832" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F832" t="inlineStr">
+        <is>
+          <t>0393</t>
+        </is>
+      </c>
+      <c r="G832" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t>JOSÉ MURILO CRUZ BRITO</t>
+        </is>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t>0114.8662.2070</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>99333-0663</t>
+        </is>
+      </c>
+      <c r="D833" t="inlineStr">
+        <is>
+          <t>jmurilocruzbrito@gemli.com</t>
+        </is>
+      </c>
+      <c r="E833" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F833" t="inlineStr">
+        <is>
+          <t>0017</t>
+        </is>
+      </c>
+      <c r="G833" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>JOSÉ MÁRCIO ALVARES DA ROCHA</t>
+        </is>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t>015327442020</t>
+        </is>
+      </c>
+      <c r="C834" t="inlineStr">
+        <is>
+          <t>(61)98159-7922/98133-9674</t>
+        </is>
+      </c>
+      <c r="D834" t="inlineStr">
+        <is>
+          <t>140879jm@gmail.com</t>
+        </is>
+      </c>
+      <c r="E834" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F834" t="inlineStr">
+        <is>
+          <t>0049</t>
+        </is>
+      </c>
+      <c r="G834" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>JOSÉ RAIMUNDO SEABRA</t>
+        </is>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t>0079.4189.2070</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>(61)99265-2908</t>
+        </is>
+      </c>
+      <c r="D835" t="inlineStr">
+        <is>
+          <t>seabraweb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E835" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F835" t="inlineStr">
+        <is>
+          <t>0182</t>
+        </is>
+      </c>
+      <c r="G835" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>JOVINA FERREIRA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t>0179.0649.2003</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>(61)98619-2052</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr">
+        <is>
+          <t>jovinafc10@gmail.com</t>
+        </is>
+      </c>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F836" t="inlineStr">
+        <is>
+          <t>0040</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>JOYCE VIEIRA DE CASTRO MARRA</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>017211452003</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>(61) 99608-4452</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr">
+        <is>
+          <t>marrajoyce@gmail.com</t>
+        </is>
+      </c>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F837" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G837" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>JOYCIANE PINTO TAVARES</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>0780.6057.1155</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>61999851132</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr">
+        <is>
+          <t>joycianeptavares@gmail.com</t>
+        </is>
+      </c>
+      <c r="F838" t="inlineStr">
+        <is>
+          <t>0051</t>
+        </is>
+      </c>
+      <c r="G838" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>JOÃO LASSE DE HOLLANDA</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>0170.5288.2020</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>61984956456</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr">
+        <is>
+          <t>joaolasse@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t>0340</t>
+        </is>
+      </c>
+      <c r="G839" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>JOÃO PAULO ALVES PEREIRA NUNES</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t>0225.8969.2046</t>
+        </is>
+      </c>
+      <c r="C840" t="inlineStr">
+        <is>
+          <t>98624-4639</t>
+        </is>
+      </c>
+      <c r="D840" t="inlineStr">
+        <is>
+          <t>mi.potoquinha@gmail.com</t>
+        </is>
+      </c>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F840" t="inlineStr">
+        <is>
+          <t>0428</t>
+        </is>
+      </c>
+      <c r="G840" t="inlineStr">
+        <is>
+          <t>1414</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>JOÃO PAULO VIEIRA DE JESUS</t>
+        </is>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t>109988930507</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>(71)99701-9634</t>
+        </is>
+      </c>
+      <c r="D841" t="inlineStr">
+        <is>
+          <t>jp_vieira81@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E841" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F841" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G841" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t>JOÃO RICARDO FRANCISCO MOTA</t>
+        </is>
+      </c>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t>199225230213</t>
+        </is>
+      </c>
+      <c r="C842" t="inlineStr">
+        <is>
+          <t>(61) 99902-4355</t>
+        </is>
+      </c>
+      <c r="D842" t="inlineStr">
+        <is>
+          <t>joaorick2014@gmail.com</t>
+        </is>
+      </c>
+      <c r="E842" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F842" t="inlineStr">
+        <is>
+          <t>0213</t>
+        </is>
+      </c>
+      <c r="G842" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t>JOÃO VICTOR FILADELFO PASSOS PINTO</t>
+        </is>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t>2123.1195.0264</t>
+        </is>
+      </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>(61) 996724254</t>
+        </is>
+      </c>
+      <c r="D843" t="inlineStr">
+        <is>
+          <t>joaovictorfiladelfo75@gmail.com</t>
+        </is>
+      </c>
+      <c r="E843" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F843" t="inlineStr">
+        <is>
+          <t>0064</t>
+        </is>
+      </c>
+      <c r="G843" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t>JUCÉLIA CAVALCANTE DA SILVA</t>
+        </is>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t>0200.8991.2003</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>61986810872</t>
+        </is>
+      </c>
+      <c r="D844" t="inlineStr">
+        <is>
+          <t>juceliacavalcante99@gmail.com</t>
+        </is>
+      </c>
+      <c r="F844" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G844" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t>JULIA CANDIDA AMARAL DE ASSUNÇÃO</t>
+        </is>
+      </c>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t>013204312097</t>
+        </is>
+      </c>
+      <c r="C845" t="inlineStr">
+        <is>
+          <t>(61) 99883-4448</t>
+        </is>
+      </c>
+      <c r="D845" t="inlineStr">
+        <is>
+          <t>juliacandida23@gmail.com</t>
+        </is>
+      </c>
+      <c r="E845" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F845" t="inlineStr">
+        <is>
+          <t>0400</t>
+        </is>
+      </c>
+      <c r="G845" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t>JULIA DUARTE FERNANDES</t>
+        </is>
+      </c>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t>0048.8944.3177</t>
+        </is>
+      </c>
+      <c r="C846" t="inlineStr">
+        <is>
+          <t>61996886776</t>
+        </is>
+      </c>
+      <c r="D846" t="inlineStr">
+        <is>
+          <t>julia98fernandes@gmail.com</t>
+        </is>
+      </c>
+      <c r="F846" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="G846" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t>JULIA MEDEIROS PARREIRA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t>009009102089</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr">
+        <is>
+          <t>(61)99687-0636</t>
+        </is>
+      </c>
+      <c r="D847" t="inlineStr">
+        <is>
+          <t>PARREIRA.JULIA@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E847" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F847" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G847" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t>JULIANA BRASIL SILVA REZENDE</t>
+        </is>
+      </c>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t>1011.4098.0230</t>
+        </is>
+      </c>
+      <c r="C848" t="inlineStr">
+        <is>
+          <t>(61)99963-4145 / (61) 99996-3414</t>
+        </is>
+      </c>
+      <c r="D848" t="inlineStr">
+        <is>
+          <t>julianabra@gmail.com</t>
+        </is>
+      </c>
+      <c r="E848" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F848" t="inlineStr">
+        <is>
+          <t>0273</t>
+        </is>
+      </c>
+      <c r="G848" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr">
+        <is>
+          <t>JULIANA DE OLIVEIRA BRAZ SILVA</t>
+        </is>
+      </c>
+      <c r="B849" t="inlineStr">
+        <is>
+          <t>023294232003</t>
+        </is>
+      </c>
+      <c r="C849" t="inlineStr">
+        <is>
+          <t>(61) 98255-3106</t>
+        </is>
+      </c>
+      <c r="D849" t="inlineStr">
+        <is>
+          <t>julianabrazx@gmail.com</t>
+        </is>
+      </c>
+      <c r="E849" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F849" t="inlineStr">
+        <is>
+          <t>0112</t>
+        </is>
+      </c>
+      <c r="G849" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr">
+        <is>
+          <t>JULIANA DE SENA FERREIRA</t>
+        </is>
+      </c>
+      <c r="B850" t="inlineStr">
+        <is>
+          <t>0266.5270.2062</t>
+        </is>
+      </c>
+      <c r="C850" t="inlineStr">
+        <is>
+          <t>61999097749</t>
+        </is>
+      </c>
+      <c r="D850" t="inlineStr">
+        <is>
+          <t>juliana.cena26@gmail.com</t>
+        </is>
+      </c>
+      <c r="F850" t="inlineStr">
+        <is>
+          <t>0085</t>
+        </is>
+      </c>
+      <c r="G850" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr">
+        <is>
+          <t>JULIANA DIAS DE LIMA</t>
+        </is>
+      </c>
+      <c r="B851" t="inlineStr">
+        <is>
+          <t>0146.8056.2046</t>
+        </is>
+      </c>
+      <c r="C851" t="inlineStr">
+        <is>
+          <t>(61) 99237-5696</t>
+        </is>
+      </c>
+      <c r="D851" t="inlineStr">
+        <is>
+          <t>juliana.alencar.asas@gmail.com</t>
+        </is>
+      </c>
+      <c r="F851" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G851" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr">
+        <is>
+          <t>JULIANA FERREIRA GASPAR DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="B852" t="inlineStr">
+        <is>
+          <t>019456942089</t>
+        </is>
+      </c>
+      <c r="C852" t="inlineStr">
+        <is>
+          <t>(61) 99955-1616/99667-6138</t>
+        </is>
+      </c>
+      <c r="D852" t="inlineStr">
+        <is>
+          <t>ju.ped.unb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E852" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F852" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G852" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr">
+        <is>
+          <t>JULIANA FERREIRA VASSOLÉR</t>
+        </is>
+      </c>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t>0148.5520.2089</t>
+        </is>
+      </c>
+      <c r="C853" t="inlineStr">
+        <is>
+          <t>(61)99824-8824</t>
+        </is>
+      </c>
+      <c r="D853" t="inlineStr">
+        <is>
+          <t>julianavassoler@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E853" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F853" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G853" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr">
+        <is>
+          <t>JULIANA GARCIA BARENHO PAMPLANO</t>
+        </is>
+      </c>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t>0704.3568.0450</t>
+        </is>
+      </c>
+      <c r="C854" t="inlineStr">
+        <is>
+          <t>99991-5343</t>
+        </is>
+      </c>
+      <c r="D854" t="inlineStr">
+        <is>
+          <t>julianabarenho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E854" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F854" t="inlineStr">
+        <is>
+          <t>0028</t>
+        </is>
+      </c>
+      <c r="G854" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr">
+        <is>
+          <t>JULIANA GOULART CURY CORREA</t>
+        </is>
+      </c>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t>013787202097</t>
+        </is>
+      </c>
+      <c r="C855" t="inlineStr">
+        <is>
+          <t>(61) 99674-4650</t>
+        </is>
+      </c>
+      <c r="D855" t="inlineStr">
+        <is>
+          <t>jujucury@gmail.com</t>
+        </is>
+      </c>
+      <c r="E855" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F855" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G855" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr">
+        <is>
+          <t>JULIANA MERLIN</t>
+        </is>
+      </c>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t>0738.6539.0671</t>
+        </is>
+      </c>
+      <c r="C856" t="inlineStr">
+        <is>
+          <t>(61) 99207-7586</t>
+        </is>
+      </c>
+      <c r="D856" t="inlineStr">
+        <is>
+          <t>julianamerlinpdg@gmail.com</t>
+        </is>
+      </c>
+      <c r="F856" t="inlineStr">
+        <is>
+          <t>0422</t>
+        </is>
+      </c>
+      <c r="G856" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr">
+        <is>
+          <t>JULIANA MILHOMEM SILVA LEITE</t>
+        </is>
+      </c>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t>0184.5879.2038</t>
+        </is>
+      </c>
+      <c r="C857" t="inlineStr">
+        <is>
+          <t>(61)99113-7096/(61)99261-2267</t>
+        </is>
+      </c>
+      <c r="D857" t="inlineStr">
+        <is>
+          <t>jumonalisa@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E857" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F857" t="inlineStr">
+        <is>
+          <t>0314</t>
+        </is>
+      </c>
+      <c r="G857" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr">
+        <is>
+          <t>JULIANA PINHO DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t>0140.5120.2062</t>
+        </is>
+      </c>
+      <c r="C858" t="inlineStr">
+        <is>
+          <t>(61)99558-6536/(62)3427-9388</t>
+        </is>
+      </c>
+      <c r="D858" t="inlineStr">
+        <is>
+          <t>jucarpinho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E858" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F858" t="inlineStr">
+        <is>
+          <t>0168</t>
+        </is>
+      </c>
+      <c r="G858" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr">
+        <is>
+          <t>JULIANA RAMOS NOVAES CALDAS</t>
+        </is>
+      </c>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t>0612.6897.0868</t>
+        </is>
+      </c>
+      <c r="C859" t="inlineStr">
+        <is>
+          <t>(61)98652-1108</t>
+        </is>
+      </c>
+      <c r="D859" t="inlineStr">
+        <is>
+          <t>jullly.ramos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E859" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F859" t="inlineStr">
+        <is>
+          <t>0117</t>
+        </is>
+      </c>
+      <c r="G859" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr">
+        <is>
+          <t>JULIANA SANTOS SALES</t>
+        </is>
+      </c>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t>0170.8018.2054</t>
+        </is>
+      </c>
+      <c r="C860" t="inlineStr">
+        <is>
+          <t>(61)98299-8377</t>
+        </is>
+      </c>
+      <c r="D860" t="inlineStr">
+        <is>
+          <t>salesju@gmail.com</t>
+        </is>
+      </c>
+      <c r="E860" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F860" t="inlineStr">
+        <is>
+          <t>0282</t>
+        </is>
+      </c>
+      <c r="G860" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr">
+        <is>
+          <t>JULIANE ALVES FERREIRA GALVÃO</t>
+        </is>
+      </c>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t>016129822020</t>
+        </is>
+      </c>
+      <c r="C861" t="inlineStr">
+        <is>
+          <t>(61) 99647-1118</t>
+        </is>
+      </c>
+      <c r="D861" t="inlineStr">
+        <is>
+          <t>advocacia06@gmail.com</t>
+        </is>
+      </c>
+      <c r="E861" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F861" t="inlineStr">
+        <is>
+          <t>0340</t>
+        </is>
+      </c>
+      <c r="G861" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr">
+        <is>
+          <t>JULIANO DUARTE</t>
+        </is>
+      </c>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t>0613.7728.0671</t>
+        </is>
+      </c>
+      <c r="C862" t="inlineStr">
+        <is>
+          <t>(61) 99970-1387</t>
+        </is>
+      </c>
+      <c r="D862" t="inlineStr">
+        <is>
+          <t>julianoduarteufpr@gmail.com</t>
+        </is>
+      </c>
+      <c r="F862" t="inlineStr">
+        <is>
+          <t>0360</t>
+        </is>
+      </c>
+      <c r="G862" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr">
+        <is>
+          <t>JULIO MARCELO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t>0076.0110.2070</t>
+        </is>
+      </c>
+      <c r="C863" t="inlineStr">
+        <is>
+          <t>(61) 99646-7855</t>
+        </is>
+      </c>
+      <c r="D863" t="inlineStr">
+        <is>
+          <t>juliomarcelo1000@gmail.com</t>
+        </is>
+      </c>
+      <c r="E863" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F863" t="inlineStr">
+        <is>
+          <t>0309</t>
+        </is>
+      </c>
+      <c r="G863" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr">
+        <is>
+          <t>JURACI OLIVEIRA DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t>0097.8597.2038</t>
+        </is>
+      </c>
+      <c r="C864" t="inlineStr">
+        <is>
+          <t>(61)99609-7361</t>
+        </is>
+      </c>
+      <c r="D864" t="inlineStr">
+        <is>
+          <t>juracicruz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E864" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F864" t="inlineStr">
+        <is>
+          <t>0084</t>
+        </is>
+      </c>
+      <c r="G864" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr">
+        <is>
+          <t>JUSSARA ALVES FEITOZA</t>
+        </is>
+      </c>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t>0145.2018.2046</t>
+        </is>
+      </c>
+      <c r="C865" t="inlineStr">
+        <is>
+          <t>61991499102</t>
+        </is>
+      </c>
+      <c r="D865" t="inlineStr">
+        <is>
+          <t>jafeitoza2@gmail.com</t>
+        </is>
+      </c>
+      <c r="E865" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F865" t="inlineStr">
+        <is>
+          <t>0218</t>
+        </is>
+      </c>
+      <c r="G865" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr">
+        <is>
+          <t>JÉSSICA ABRANTES CAMPOS</t>
+        </is>
+      </c>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t>0218.7521.2097</t>
+        </is>
+      </c>
+      <c r="C866" t="inlineStr">
+        <is>
+          <t>61992000950</t>
+        </is>
+      </c>
+      <c r="D866" t="inlineStr">
+        <is>
+          <t>abrantes.jessica@gmail.com</t>
+        </is>
+      </c>
+      <c r="F866" t="inlineStr">
+        <is>
+          <t>0221</t>
+        </is>
+      </c>
+      <c r="G866" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr">
+        <is>
+          <t>JÉSSICA SAMYRA DA SILVA LANA</t>
+        </is>
+      </c>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t>0274.2635.2011</t>
+        </is>
+      </c>
+      <c r="C867" t="inlineStr">
+        <is>
+          <t>(61) 99583-0608</t>
+        </is>
+      </c>
+      <c r="D867" t="inlineStr">
+        <is>
+          <t>samyra.jessica@gmail.com</t>
+        </is>
+      </c>
+      <c r="F867" t="inlineStr">
+        <is>
+          <t>0140</t>
+        </is>
+      </c>
+      <c r="G867" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr">
+        <is>
+          <t>JÚNIA ANASTÁCIA SOARES</t>
+        </is>
+      </c>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t>143822300264</t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr">
+        <is>
+          <t>(61)98106-7954</t>
+        </is>
+      </c>
+      <c r="D868" t="inlineStr">
+        <is>
+          <t>junia.anastacia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E868" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F868" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G868" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr">
+        <is>
+          <t>KAIO WEVERTON DA SILVA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t>024048912070</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr">
+        <is>
+          <t>(61) 99435-3915</t>
+        </is>
+      </c>
+      <c r="D869" t="inlineStr">
+        <is>
+          <t>kaioweverton@gmail.com</t>
+        </is>
+      </c>
+      <c r="E869" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F869" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G869" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t>KAMILLA BEATRIZ PORTO FEITOSA</t>
+        </is>
+      </c>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t>0140.9051.2011</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>(61) 98385-3326</t>
+        </is>
+      </c>
+      <c r="D870" t="inlineStr">
+        <is>
+          <t>kamilla.beatriz.30@gmail.com</t>
+        </is>
+      </c>
+      <c r="F870" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="G870" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr">
+        <is>
+          <t>KAREN CRISTINY SPINDOLA ARRUDA</t>
+        </is>
+      </c>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t>0255.2451.2089</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr">
+        <is>
+          <t>61998590044</t>
+        </is>
+      </c>
+      <c r="D871" t="inlineStr">
+        <is>
+          <t>karenspindola12@gmail.com</t>
+        </is>
+      </c>
+      <c r="F871" t="inlineStr">
+        <is>
+          <t>0401</t>
+        </is>
+      </c>
+      <c r="G871" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr">
+        <is>
+          <t>KAREN LETYCIA RODRIGUES DE PAIVA</t>
+        </is>
+      </c>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t>0248.8702.2011</t>
+        </is>
+      </c>
+      <c r="C872" t="inlineStr">
+        <is>
+          <t>(61)98187-4741</t>
+        </is>
+      </c>
+      <c r="D872" t="inlineStr">
+        <is>
+          <t>Karendepaiva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E872" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F872" t="inlineStr">
+        <is>
+          <t>0099</t>
+        </is>
+      </c>
+      <c r="G872" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr">
+        <is>
+          <t>KARIN TEIXEIRA ARAUJO</t>
+        </is>
+      </c>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t>0108.8691.2054</t>
+        </is>
+      </c>
+      <c r="C873" t="inlineStr">
+        <is>
+          <t>(61)98162-4284</t>
+        </is>
+      </c>
+      <c r="D873" t="inlineStr">
+        <is>
+          <t>karinteixeira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E873" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F873" t="inlineStr">
+        <is>
+          <t>0018</t>
+        </is>
+      </c>
+      <c r="G873" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr">
+        <is>
+          <t>KARINA ALVES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t>0218.8192.2089</t>
+        </is>
+      </c>
+      <c r="C874" t="inlineStr">
+        <is>
+          <t>(61)98323-9297</t>
+        </is>
+      </c>
+      <c r="D874" t="inlineStr">
+        <is>
+          <t>kakauzinha91@gmail.com</t>
+        </is>
+      </c>
+      <c r="E874" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F874" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="G874" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr">
+        <is>
+          <t>KARINE SOARES DE MENDONCA</t>
+        </is>
+      </c>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t>018123412046</t>
+        </is>
+      </c>
+      <c r="C875" t="inlineStr">
+        <is>
+          <t>(61) 99260-0496</t>
+        </is>
+      </c>
+      <c r="D875" t="inlineStr">
+        <is>
+          <t>karine_iesb@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F875" t="inlineStr">
+        <is>
+          <t>0088</t>
+        </is>
+      </c>
+      <c r="G875" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr">
+        <is>
+          <t>KASSIA RAYANE DE SOUZA GABRIEL NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t>0198.1538.2070</t>
+        </is>
+      </c>
+      <c r="C876" t="inlineStr">
+        <is>
+          <t>61991684343</t>
+        </is>
+      </c>
+      <c r="D876" t="inlineStr">
+        <is>
+          <t>kassiarayane0806@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E876" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F876" t="inlineStr">
+        <is>
+          <t>0110</t>
+        </is>
+      </c>
+      <c r="G876" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr">
+        <is>
+          <t>KATHIA KALUME REIS</t>
+        </is>
+      </c>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t>0098.7767.2038</t>
+        </is>
+      </c>
+      <c r="C877" t="inlineStr">
+        <is>
+          <t>(61)98145-9989</t>
+        </is>
+      </c>
+      <c r="D877" t="inlineStr">
+        <is>
+          <t>kathia.kalumereis@gmail.com</t>
+        </is>
+      </c>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F877" t="inlineStr">
+        <is>
+          <t>0296</t>
+        </is>
+      </c>
+      <c r="G877" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr">
+        <is>
+          <t>KATIA KELLY PEREIRA SOARES</t>
+        </is>
+      </c>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t>016464862097</t>
+        </is>
+      </c>
+      <c r="C878" t="inlineStr">
+        <is>
+          <t>(61) 98561-8500</t>
+        </is>
+      </c>
+      <c r="D878" t="inlineStr">
+        <is>
+          <t>katiakelly13@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E878" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F878" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G878" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr">
+        <is>
+          <t>KATIANA RODRIGUES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t>013997712089</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>(61) 99988-0677</t>
+        </is>
+      </c>
+      <c r="D879" t="inlineStr">
+        <is>
+          <t>katiana_rs@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E879" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F879" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="G879" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr">
+        <is>
+          <t>KATIANE MESSIAS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t>014935612097</t>
+        </is>
+      </c>
+      <c r="C880" t="inlineStr">
+        <is>
+          <t>(61)99347-9443</t>
+        </is>
+      </c>
+      <c r="D880" t="inlineStr">
+        <is>
+          <t>kakadofla@gmail.com</t>
+        </is>
+      </c>
+      <c r="E880" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F880" t="inlineStr">
+        <is>
+          <t>0287</t>
+        </is>
+      </c>
+      <c r="G880" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr">
+        <is>
+          <t>KAUÃ FELIPE GOMES ALVES</t>
+        </is>
+      </c>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t>0296.4378.2038</t>
+        </is>
+      </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>(61) 99599-0849</t>
+        </is>
+      </c>
+      <c r="D881" t="inlineStr">
+        <is>
+          <t>kauaf1@icloud.com</t>
+        </is>
+      </c>
+      <c r="F881" t="inlineStr">
+        <is>
+          <t>0231</t>
+        </is>
+      </c>
+      <c r="G881" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr">
+        <is>
+          <t>KEGNA TAYRANE BEZERRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t>0216.0630.2070</t>
+        </is>
+      </c>
+      <c r="C882" t="inlineStr">
+        <is>
+          <t>61 99625-0977</t>
+        </is>
+      </c>
+      <c r="D882" t="inlineStr">
+        <is>
+          <t>Kegnatayrane@gmail.com</t>
+        </is>
+      </c>
+      <c r="F882" t="inlineStr">
+        <is>
+          <t>0117</t>
+        </is>
+      </c>
+      <c r="G882" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="inlineStr">
+        <is>
+          <t>KEILA ROBERTA MENDONCA TAVARES</t>
+        </is>
+      </c>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t>0147.5744.2038</t>
+        </is>
+      </c>
+      <c r="C883" t="inlineStr">
+        <is>
+          <t>(61)982025037</t>
+        </is>
+      </c>
+      <c r="D883" t="inlineStr">
+        <is>
+          <t>keilabeta@gmail.com</t>
+        </is>
+      </c>
+      <c r="E883" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F883" t="inlineStr">
+        <is>
+          <t>0206</t>
+        </is>
+      </c>
+      <c r="G883" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t>KEILANE REGINA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t>0218.7321.2062</t>
+        </is>
+      </c>
+      <c r="C884" t="inlineStr">
+        <is>
+          <t>61983851727</t>
+        </is>
+      </c>
+      <c r="D884" t="inlineStr">
+        <is>
+          <t>keillane4321@gmail.com</t>
+        </is>
+      </c>
+      <c r="E884" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F884" t="inlineStr">
+        <is>
+          <t>0216</t>
+        </is>
+      </c>
+      <c r="G884" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr">
+        <is>
+          <t>KELEM RIBEIRO DE FIGUEIREDO</t>
+        </is>
+      </c>
+      <c r="B885" t="inlineStr">
+        <is>
+          <t>0192.1575.2046</t>
+        </is>
+      </c>
+      <c r="C885" t="inlineStr">
+        <is>
+          <t>(61)998075068</t>
+        </is>
+      </c>
+      <c r="D885" t="inlineStr">
+        <is>
+          <t>kelemalves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E885" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F885" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr">
+        <is>
+          <t>KELEN CRISTINA BATISTA FIRMINO</t>
+        </is>
+      </c>
+      <c r="B886" t="inlineStr">
+        <is>
+          <t>0208.2512.2097</t>
+        </is>
+      </c>
+      <c r="C886" t="inlineStr">
+        <is>
+          <t>(61)98176-1110</t>
+        </is>
+      </c>
+      <c r="D886" t="inlineStr">
+        <is>
+          <t>kelenbatista88@gmail.com</t>
+        </is>
+      </c>
+      <c r="E886" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F886" t="inlineStr">
+        <is>
+          <t>0006</t>
+        </is>
+      </c>
+      <c r="G886" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr">
+        <is>
+          <t>KELLE ELIAS MARTINS</t>
+        </is>
+      </c>
+      <c r="B887" t="inlineStr">
+        <is>
+          <t>0572.1829.1031</t>
+        </is>
+      </c>
+      <c r="C887" t="inlineStr">
+        <is>
+          <t>(61) 99620-7315</t>
+        </is>
+      </c>
+      <c r="D887" t="inlineStr">
+        <is>
+          <t>kelle.pisc@gmail.com</t>
+        </is>
+      </c>
+      <c r="F887" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G887" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr">
+        <is>
+          <t>KELLEN PATRICIA CANDINI BASTOS</t>
+        </is>
+      </c>
+      <c r="B888" t="inlineStr">
+        <is>
+          <t>0538.4605.1023</t>
+        </is>
+      </c>
+      <c r="C888" t="inlineStr">
+        <is>
+          <t>(61)99349-8099</t>
+        </is>
+      </c>
+      <c r="D888" t="inlineStr">
+        <is>
+          <t>candinicb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E888" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F888" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr">
+        <is>
+          <t>KELLY CRISTINA LIMA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B889" t="inlineStr">
+        <is>
+          <t>018471512003</t>
+        </is>
+      </c>
+      <c r="C889" t="inlineStr">
+        <is>
+          <t>(61)98408-6336</t>
+        </is>
+      </c>
+      <c r="D889" t="inlineStr">
+        <is>
+          <t>kellycld@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E889" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F889" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G889" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr">
+        <is>
+          <t>KELLY CRISTINA NEVES PINTO</t>
+        </is>
+      </c>
+      <c r="B890" t="inlineStr">
+        <is>
+          <t>0179.9081.2054</t>
+        </is>
+      </c>
+      <c r="C890" t="inlineStr">
+        <is>
+          <t>61998143752</t>
+        </is>
+      </c>
+      <c r="D890" t="inlineStr">
+        <is>
+          <t>kneves790@gmail.com</t>
+        </is>
+      </c>
+      <c r="E890" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F890" t="inlineStr">
+        <is>
+          <t>0426</t>
+        </is>
+      </c>
+      <c r="G890" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr">
+        <is>
+          <t>KENIA ALVES FONSECA</t>
+        </is>
+      </c>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t>1241.7227.0205</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr">
+        <is>
+          <t>(61)998350516</t>
+        </is>
+      </c>
+      <c r="D891" t="inlineStr">
+        <is>
+          <t>keniaalvesfonseca51@gmail.com</t>
+        </is>
+      </c>
+      <c r="E891" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F891" t="inlineStr">
+        <is>
+          <t>0095</t>
+        </is>
+      </c>
+      <c r="G891" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr">
+        <is>
+          <t>KERRE ANNE CRISTINE FERNANDES DE CARVALHO TELES MOTA</t>
+        </is>
+      </c>
+      <c r="B892" t="inlineStr">
+        <is>
+          <t>0277.8100.1031</t>
+        </is>
+      </c>
+      <c r="C892" t="inlineStr">
+        <is>
+          <t>(89)4785-444/(34)2728-33</t>
+        </is>
+      </c>
+      <c r="D892" t="inlineStr">
+        <is>
+          <t>kerreannemota@gmail.com</t>
+        </is>
+      </c>
+      <c r="E892" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F892" t="inlineStr">
+        <is>
+          <t>0267</t>
+        </is>
+      </c>
+      <c r="G892" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr">
+        <is>
+          <t>KEVES DIOGO FERNANDES FREITAS DA CONCEIÇAO</t>
+        </is>
+      </c>
+      <c r="B893" t="inlineStr">
+        <is>
+          <t>0210.8161.2011</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr">
+        <is>
+          <t>(61)98212-0404</t>
+        </is>
+      </c>
+      <c r="D893" t="inlineStr">
+        <is>
+          <t>kevesdiogo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E893" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F893" t="inlineStr">
+        <is>
+          <t>0005</t>
+        </is>
+      </c>
+      <c r="G893" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr">
+        <is>
+          <t>KEYLA REGINA SOUZA E SILVA</t>
+        </is>
+      </c>
+      <c r="B894" t="inlineStr">
+        <is>
+          <t>0135.8898.2020</t>
+        </is>
+      </c>
+      <c r="C894" t="inlineStr">
+        <is>
+          <t>(61)99875-9434</t>
+        </is>
+      </c>
+      <c r="D894" t="inlineStr">
+        <is>
+          <t>keylasilva35@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E894" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F894" t="inlineStr">
+        <is>
+          <t>0239</t>
+        </is>
+      </c>
+      <c r="G894" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr">
+        <is>
+          <t>KHELI CHRISTINA PEREIRA SILVA</t>
+        </is>
+      </c>
+      <c r="B895" t="inlineStr">
+        <is>
+          <t>0132.8040.2062</t>
+        </is>
+      </c>
+      <c r="C895" t="inlineStr">
+        <is>
+          <t>61 991973711</t>
+        </is>
+      </c>
+      <c r="D895" t="inlineStr">
+        <is>
+          <t>KHELICHRISTINASILVA@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E895" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F895" t="inlineStr">
+        <is>
+          <t>0334</t>
+        </is>
+      </c>
+      <c r="G895" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr">
+        <is>
+          <t>KILZA CAIAFA SOUSA</t>
+        </is>
+      </c>
+      <c r="B896" t="inlineStr">
+        <is>
+          <t>012421802046</t>
+        </is>
+      </c>
+      <c r="C896" t="inlineStr">
+        <is>
+          <t>61996133118</t>
+        </is>
+      </c>
+      <c r="D896" t="inlineStr">
+        <is>
+          <t>kilzacaiafa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E896" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F896" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="G896" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr">
+        <is>
+          <t>KLEBER MAGALHÃES DE AMORIM</t>
+        </is>
+      </c>
+      <c r="B897" t="inlineStr">
+        <is>
+          <t>0097.9742.2046</t>
+        </is>
+      </c>
+      <c r="C897" t="inlineStr">
+        <is>
+          <t>(61)98110-7804</t>
+        </is>
+      </c>
+      <c r="D897" t="inlineStr">
+        <is>
+          <t>kleberamorim17@gmail.com</t>
+        </is>
+      </c>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F897" t="inlineStr">
+        <is>
+          <t>0202</t>
+        </is>
+      </c>
+      <c r="G897" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr">
+        <is>
+          <t>KÉSIA XAVIER DA SILVA</t>
+        </is>
+      </c>
+      <c r="B898" t="inlineStr">
+        <is>
+          <t>0248.9100.2020</t>
+        </is>
+      </c>
+      <c r="C898" t="inlineStr">
+        <is>
+          <t>61993034008</t>
+        </is>
+      </c>
+      <c r="D898" t="inlineStr">
+        <is>
+          <t>keke62008@gmail.com</t>
+        </is>
+      </c>
+      <c r="F898" t="inlineStr">
+        <is>
+          <t>0396</t>
+        </is>
+      </c>
+      <c r="G898" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>LARA GAIA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B899" t="inlineStr">
+        <is>
+          <t>0191.9307.2062</t>
+        </is>
+      </c>
+      <c r="C899" t="inlineStr">
+        <is>
+          <t>(61)98224-2463</t>
+        </is>
+      </c>
+      <c r="D899" t="inlineStr">
+        <is>
+          <t>larinhagaia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F899" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="G899" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr">
+        <is>
+          <t>LARISSA AVILA TAVERNARD</t>
+        </is>
+      </c>
+      <c r="B900" t="inlineStr">
+        <is>
+          <t>0000.9679.2020</t>
+        </is>
+      </c>
+      <c r="C900" t="inlineStr">
+        <is>
+          <t>(61)98232.0064</t>
+        </is>
+      </c>
+      <c r="D900" t="inlineStr">
+        <is>
+          <t>laratavernard@gmail.com</t>
+        </is>
+      </c>
+      <c r="E900" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F900" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G900" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr">
+        <is>
+          <t>LARISSA DE ASSIS SOUZA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B901" t="inlineStr">
+        <is>
+          <t>016656432011</t>
+        </is>
+      </c>
+      <c r="C901" t="inlineStr">
+        <is>
+          <t>(61)98666-2044</t>
+        </is>
+      </c>
+      <c r="D901" t="inlineStr">
+        <is>
+          <t>larafantastica@gmail.com</t>
+        </is>
+      </c>
+      <c r="E901" t="inlineStr">
+        <is>
+          <t>Administrador de Prédio</t>
+        </is>
+      </c>
+      <c r="F901" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G901" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr">
+        <is>
+          <t>LARISSA FRANCISCA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B902" t="inlineStr">
+        <is>
+          <t>0239.4362.2097</t>
+        </is>
+      </c>
+      <c r="C902" t="inlineStr">
+        <is>
+          <t>61994079845</t>
+        </is>
+      </c>
+      <c r="D902" t="inlineStr">
+        <is>
+          <t>larissalaru32@gmail.com</t>
+        </is>
+      </c>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F902" t="inlineStr">
+        <is>
+          <t>0426</t>
+        </is>
+      </c>
+      <c r="G902" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr">
+        <is>
+          <t>LARISSA GUEDES RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B903" t="inlineStr">
+        <is>
+          <t>0230.2403.2089</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr">
+        <is>
+          <t>(61)99554-8925/(61)3335-5152</t>
+        </is>
+      </c>
+      <c r="D903" t="inlineStr">
+        <is>
+          <t>larissaguedesrh@gmail.com</t>
+        </is>
+      </c>
+      <c r="E903" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F903" t="inlineStr">
+        <is>
+          <t>0370</t>
+        </is>
+      </c>
+      <c r="G903" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr">
+        <is>
+          <t>LARISSA MARTINS HELCIAS TORRES</t>
+        </is>
+      </c>
+      <c r="B904" t="inlineStr">
+        <is>
+          <t>0218.7958.2038</t>
+        </is>
+      </c>
+      <c r="C904" t="inlineStr">
+        <is>
+          <t>(61)98501-1215/(61)3427-5330</t>
+        </is>
+      </c>
+      <c r="D904" t="inlineStr">
+        <is>
+          <t>larissahelcias@gmail.com</t>
+        </is>
+      </c>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F904" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G904" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr">
+        <is>
+          <t>LARISSA ROSA FRAUZINO</t>
+        </is>
+      </c>
+      <c r="B905" t="inlineStr">
+        <is>
+          <t>0179.0534.2062</t>
+        </is>
+      </c>
+      <c r="C905" t="inlineStr">
+        <is>
+          <t>(61)99167-2346</t>
+        </is>
+      </c>
+      <c r="D905" t="inlineStr">
+        <is>
+          <t>larissa.frauzino2@gmail.com</t>
+        </is>
+      </c>
+      <c r="E905" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F905" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="G905" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr">
+        <is>
+          <t>LARISSA TRAMUJAS NEVES</t>
+        </is>
+      </c>
+      <c r="B906" t="inlineStr">
+        <is>
+          <t>107064980671</t>
+        </is>
+      </c>
+      <c r="C906" t="inlineStr">
+        <is>
+          <t>(41)99726-9318</t>
+        </is>
+      </c>
+      <c r="D906" t="inlineStr">
+        <is>
+          <t>larissa96neves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E906" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F906" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G906" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr">
+        <is>
+          <t>LAUCIR RODRIGUES GONCALVES</t>
+        </is>
+      </c>
+      <c r="B907" t="inlineStr">
+        <is>
+          <t>0092.2295.2020</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr">
+        <is>
+          <t>(61)99974-7744</t>
+        </is>
+      </c>
+      <c r="D907" t="inlineStr">
+        <is>
+          <t>laucirr@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E907" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F907" t="inlineStr">
+        <is>
+          <t>0019</t>
+        </is>
+      </c>
+      <c r="G907" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr">
+        <is>
+          <t>LAYANE ARCELINO DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B908" t="inlineStr">
+        <is>
+          <t>0218.8277.2003</t>
+        </is>
+      </c>
+      <c r="C908" t="inlineStr">
+        <is>
+          <t>(61)99621-6187/(61)99857-6494</t>
+        </is>
+      </c>
+      <c r="D908" t="inlineStr">
+        <is>
+          <t>lay.arcelino@gmail.com</t>
+        </is>
+      </c>
+      <c r="E908" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F908" t="inlineStr">
+        <is>
+          <t>0087</t>
+        </is>
+      </c>
+      <c r="G908" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr">
+        <is>
+          <t>LAYANE BATISTA MONTEIRO</t>
+        </is>
+      </c>
+      <c r="B909" t="inlineStr">
+        <is>
+          <t>0198.1715.2003</t>
+        </is>
+      </c>
+      <c r="C909" t="inlineStr">
+        <is>
+          <t>(61)98483-6239/98550-5197</t>
+        </is>
+      </c>
+      <c r="D909" t="inlineStr">
+        <is>
+          <t>layanebatista@gmail.com</t>
+        </is>
+      </c>
+      <c r="E909" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F909" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G909" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr">
+        <is>
+          <t>LAYANE TELESSE GOMES</t>
+        </is>
+      </c>
+      <c r="B910" t="inlineStr">
+        <is>
+          <t>0208.2758.2003</t>
+        </is>
+      </c>
+      <c r="C910" t="inlineStr">
+        <is>
+          <t>(61)99970-6139</t>
+        </is>
+      </c>
+      <c r="D910" t="inlineStr">
+        <is>
+          <t>LAYANETELESSE@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E910" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F910" t="inlineStr">
+        <is>
+          <t>0373</t>
+        </is>
+      </c>
+      <c r="G910" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr">
+        <is>
+          <t>LAYS TELESSE GOMES</t>
+        </is>
+      </c>
+      <c r="B911" t="inlineStr">
+        <is>
+          <t>0218.7176.2003</t>
+        </is>
+      </c>
+      <c r="C911" t="inlineStr">
+        <is>
+          <t>(61)98548-2921</t>
+        </is>
+      </c>
+      <c r="D911" t="inlineStr">
+        <is>
+          <t>laystelesse@gmail.com</t>
+        </is>
+      </c>
+      <c r="E911" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F911" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="G911" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr">
+        <is>
+          <t>LAÍS CRISTINA DE SOUZA MIRANDA</t>
+        </is>
+      </c>
+      <c r="B912" t="inlineStr">
+        <is>
+          <t>0218.7683.2054</t>
+        </is>
+      </c>
+      <c r="C912" t="inlineStr">
+        <is>
+          <t>(61)99193-2821</t>
+        </is>
+      </c>
+      <c r="D912" t="inlineStr">
+        <is>
+          <t>lais.cristina@gmail.com</t>
+        </is>
+      </c>
+      <c r="E912" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F912" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="G912" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr">
+        <is>
+          <t>LEANDRO ALVES MACEDO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B913" t="inlineStr">
+        <is>
+          <t>0136.0855.2003</t>
+        </is>
+      </c>
+      <c r="C913" t="inlineStr">
+        <is>
+          <t>(61)992231622</t>
+        </is>
+      </c>
+      <c r="D913" t="inlineStr">
+        <is>
+          <t>leanmat2002@gmail.com</t>
+        </is>
+      </c>
+      <c r="E913" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F913" t="inlineStr">
+        <is>
+          <t>0414</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr">
+        <is>
+          <t>LEANDRO BORGES MARTINS</t>
+        </is>
+      </c>
+      <c r="B914" t="inlineStr">
+        <is>
+          <t>0164.1776.2038</t>
+        </is>
+      </c>
+      <c r="C914" t="inlineStr">
+        <is>
+          <t>(61)98431-4980/336619-78</t>
+        </is>
+      </c>
+      <c r="D914" t="inlineStr">
+        <is>
+          <t>leandrobm@gmail.com</t>
+        </is>
+      </c>
+      <c r="E914" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F914" t="inlineStr">
+        <is>
+          <t>0154</t>
+        </is>
+      </c>
+      <c r="G914" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr">
+        <is>
+          <t>LEANDRO DOMINGUES DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B915" t="inlineStr">
+        <is>
+          <t>0153.5021.2054</t>
+        </is>
+      </c>
+      <c r="C915" t="inlineStr">
+        <is>
+          <t>(61) 99608-6353</t>
+        </is>
+      </c>
+      <c r="D915" t="inlineStr">
+        <is>
+          <t>leandrod.desousa@gmail.com</t>
+        </is>
+      </c>
+      <c r="F915" t="inlineStr">
+        <is>
+          <t>0440</t>
+        </is>
+      </c>
+      <c r="G915" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr">
+        <is>
+          <t>LEANDRO FONTENELE JACOBINA</t>
+        </is>
+      </c>
+      <c r="B916" t="inlineStr">
+        <is>
+          <t>0296.4718.2054</t>
+        </is>
+      </c>
+      <c r="C916" t="inlineStr">
+        <is>
+          <t>(61)982604337</t>
+        </is>
+      </c>
+      <c r="D916" t="inlineStr">
+        <is>
+          <t>leandrofonteneledf@outlook.com</t>
+        </is>
+      </c>
+      <c r="E916" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F916" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="G916" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr">
+        <is>
+          <t>LEANE DA COSTA CRUZ</t>
+        </is>
+      </c>
+      <c r="B917" t="inlineStr">
+        <is>
+          <t>0166.4115.2097</t>
+        </is>
+      </c>
+      <c r="C917" t="inlineStr">
+        <is>
+          <t>(61)98198-0093/(61)3335-0943</t>
+        </is>
+      </c>
+      <c r="D917" t="inlineStr">
+        <is>
+          <t>lccosta_84@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E917" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F917" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G917" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr">
+        <is>
+          <t>LEINER DOS SANTOS ANDRADE</t>
+        </is>
+      </c>
+      <c r="B918" t="inlineStr">
+        <is>
+          <t>0218.8357.2020</t>
+        </is>
+      </c>
+      <c r="C918" t="inlineStr">
+        <is>
+          <t>(61)99906-4624</t>
+        </is>
+      </c>
+      <c r="D918" t="inlineStr">
+        <is>
+          <t>leinok.andrades@gmail.com</t>
+        </is>
+      </c>
+      <c r="E918" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F918" t="inlineStr">
+        <is>
+          <t>0004</t>
+        </is>
+      </c>
+      <c r="G918" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr">
+        <is>
+          <t>LEONARDO CARDOSO DA ROSA</t>
+        </is>
+      </c>
+      <c r="B919" t="inlineStr">
+        <is>
+          <t>067711110418</t>
+        </is>
+      </c>
+      <c r="C919" t="inlineStr">
+        <is>
+          <t>(61) 98178-8470</t>
+        </is>
+      </c>
+      <c r="D919" t="inlineStr">
+        <is>
+          <t>leonardo.cdarosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E919" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F919" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="G919" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr">
+        <is>
+          <t>LEONARDO CARVALHO DISCACCIATI</t>
+        </is>
+      </c>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>0117.8384.2020</t>
+        </is>
+      </c>
+      <c r="C920" t="inlineStr">
+        <is>
+          <t>(61)98419-9192</t>
+        </is>
+      </c>
+      <c r="D920" t="inlineStr">
+        <is>
+          <t>leocdi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E920" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F920" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="G920" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr">
+        <is>
+          <t>LEONARDO CARVALHO ULHOA</t>
+        </is>
+      </c>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t>0197.4828.2003</t>
+        </is>
+      </c>
+      <c r="C921" t="inlineStr">
+        <is>
+          <t>(61)98158-2254</t>
+        </is>
+      </c>
+      <c r="D921" t="inlineStr">
+        <is>
+          <t>ulhoa.leonardo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E921" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F921" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="G921" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr">
+        <is>
+          <t>LEONARDO RAFAEL DE OLIVEIRA ROSA</t>
+        </is>
+      </c>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t>0310.2357.1066</t>
+        </is>
+      </c>
+      <c r="C922" t="inlineStr">
+        <is>
+          <t>(61)98130-0386</t>
+        </is>
+      </c>
+      <c r="D922" t="inlineStr">
+        <is>
+          <t>leorafa.rosa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E922" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F922" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G922" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr">
+        <is>
+          <t>LEONARDO RODRIGUES PEREIRA</t>
+        </is>
+      </c>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t>0262.3170.2003</t>
+        </is>
+      </c>
+      <c r="C923" t="inlineStr">
+        <is>
+          <t>(61)99978-1975</t>
+        </is>
+      </c>
+      <c r="D923" t="inlineStr">
+        <is>
+          <t>Leorpereira@iclou.com</t>
+        </is>
+      </c>
+      <c r="F923" t="inlineStr">
+        <is>
+          <t>0244</t>
+        </is>
+      </c>
+      <c r="G923" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr">
+        <is>
+          <t>LEONARDO VAZ PESSOA</t>
+        </is>
+      </c>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t>1123.3252.0281</t>
+        </is>
+      </c>
+      <c r="C924" t="inlineStr">
+        <is>
+          <t>(61)98313-4097/(61)2024-8158</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr">
+        <is>
+          <t>lvpessoa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E924" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F924" t="inlineStr">
+        <is>
+          <t>0206</t>
+        </is>
+      </c>
+      <c r="G924" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr">
+        <is>
+          <t>LEONE FERREIRA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t>0210.7752.2054</t>
+        </is>
+      </c>
+      <c r="C925" t="inlineStr">
+        <is>
+          <t>(61)981076663</t>
+        </is>
+      </c>
+      <c r="D925" t="inlineStr">
+        <is>
+          <t>leone.souza.contabeis@gmail.com</t>
+        </is>
+      </c>
+      <c r="E925" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F925" t="inlineStr">
+        <is>
+          <t>0008</t>
+        </is>
+      </c>
+      <c r="G925" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr">
+        <is>
+          <t>LETICIA APARECIDA GOMES DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t>2252.3373.0183</t>
+        </is>
+      </c>
+      <c r="C926" t="inlineStr">
+        <is>
+          <t>(61)991596291</t>
+        </is>
+      </c>
+      <c r="D926" t="inlineStr">
+        <is>
+          <t>leticiaalmeidasp@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E926" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F926" t="inlineStr">
+        <is>
+          <t>0394</t>
+        </is>
+      </c>
+      <c r="G926" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr">
+        <is>
+          <t>LETICIA DOMINGUES MARDINI</t>
+        </is>
+      </c>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t>0096.4808.2097</t>
+        </is>
+      </c>
+      <c r="C927" t="inlineStr">
+        <is>
+          <t>(61)98255-1410</t>
+        </is>
+      </c>
+      <c r="D927" t="inlineStr">
+        <is>
+          <t>letidm30@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F927" t="inlineStr">
+        <is>
+          <t>0388</t>
+        </is>
+      </c>
+      <c r="G927" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr">
+        <is>
+          <t>LETÍCIA MELLO ARCIRIO DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t>0081.7870.2046</t>
+        </is>
+      </c>
+      <c r="C928" t="inlineStr">
+        <is>
+          <t>(61)99979-2029</t>
+        </is>
+      </c>
+      <c r="D928" t="inlineStr">
+        <is>
+          <t>mello.leticia155@gmail.com</t>
+        </is>
+      </c>
+      <c r="E928" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F928" t="inlineStr">
+        <is>
+          <t>0168</t>
+        </is>
+      </c>
+      <c r="G928" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr">
+        <is>
+          <t>LETÍCIA PAZITTO DA COSTA</t>
+        </is>
+      </c>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t>0423.6435.1031</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr">
+        <is>
+          <t>(61) 99179-8601</t>
+        </is>
+      </c>
+      <c r="D929" t="inlineStr">
+        <is>
+          <t>leticiapaz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E929" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F929" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="G929" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr">
+        <is>
+          <t>LETÍCIA SOUTO BARRETO</t>
+        </is>
+      </c>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t>0289.3156.2046</t>
+        </is>
+      </c>
+      <c r="C930" t="inlineStr">
+        <is>
+          <t>(61)992263259</t>
+        </is>
+      </c>
+      <c r="D930" t="inlineStr">
+        <is>
+          <t>letisoutobarreto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F930" t="inlineStr">
+        <is>
+          <t>0406</t>
+        </is>
+      </c>
+      <c r="G930" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr">
+        <is>
+          <t>LETÍCIA TARGINE DE MELO MARQUES</t>
+        </is>
+      </c>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t>115012900370</t>
+        </is>
+      </c>
+      <c r="C931" t="inlineStr">
+        <is>
+          <t>(61) 98116-6109</t>
+        </is>
+      </c>
+      <c r="D931" t="inlineStr">
+        <is>
+          <t>lleticiamelo@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E931" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F931" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="G931" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr">
+        <is>
+          <t>LIA MARA FERREIRA BARRETO MARTINS</t>
+        </is>
+      </c>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t>0187.6099.2062</t>
+        </is>
+      </c>
+      <c r="C932" t="inlineStr">
+        <is>
+          <t>(61)99318-4587</t>
+        </is>
+      </c>
+      <c r="D932" t="inlineStr">
+        <is>
+          <t>liabarreto07@gmail.com</t>
+        </is>
+      </c>
+      <c r="E932" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F932" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
+      </c>
+      <c r="G932" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr">
+        <is>
+          <t>LIANA FERNANDES MOREIRA</t>
+        </is>
+      </c>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t>012752512070</t>
+        </is>
+      </c>
+      <c r="C933" t="inlineStr">
+        <is>
+          <t>(61) 99697-9181</t>
+        </is>
+      </c>
+      <c r="D933" t="inlineStr">
+        <is>
+          <t>lianaportugues@gmail.com</t>
+        </is>
+      </c>
+      <c r="E933" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F933" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G933" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t>LIANA FERRAZ JANUZZI</t>
+        </is>
+      </c>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t>0164.2405.2003</t>
+        </is>
+      </c>
+      <c r="C934" t="inlineStr">
+        <is>
+          <t>(61)98333-0487</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr">
+        <is>
+          <t>nicaferraz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F934" t="inlineStr">
+        <is>
+          <t>0170</t>
+        </is>
+      </c>
+      <c r="G934" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t>LIDIA PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>0448.4526.1007</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr">
+        <is>
+          <t>(61)99601-6719</t>
+        </is>
+      </c>
+      <c r="D935" t="inlineStr">
+        <is>
+          <t>lidia.facibra@gmail.com</t>
+        </is>
+      </c>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F935" t="inlineStr">
+        <is>
+          <t>0112</t>
+        </is>
+      </c>
+      <c r="G935" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t>LIDIANE BARBOSA DE FREITAS SOUZA</t>
+        </is>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>0142.7960.2062</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr">
+        <is>
+          <t>(61)99228-4954/(61)99966-0042</t>
+        </is>
+      </c>
+      <c r="D936" t="inlineStr">
+        <is>
+          <t>lbfsouza@gmail.com</t>
+        </is>
+      </c>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F936" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G936" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
+          <t>LIDIANE CRISTINA MUNIZ DE ANDRADE</t>
+        </is>
+      </c>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t>1145.6392.0361</t>
+        </is>
+      </c>
+      <c r="C937" t="inlineStr">
+        <is>
+          <t>(61)998292765</t>
+        </is>
+      </c>
+      <c r="D937" t="inlineStr">
+        <is>
+          <t>lidiane.andrade@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E937" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F937" t="inlineStr">
+        <is>
+          <t>0054</t>
+        </is>
+      </c>
+      <c r="G937" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr">
+        <is>
+          <t>LIDIANE DE MATOS CASTELO BRANCO</t>
+        </is>
+      </c>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t>0190.2048.2011</t>
+        </is>
+      </c>
+      <c r="C938" t="inlineStr">
+        <is>
+          <t>61 98250-7859</t>
+        </is>
+      </c>
+      <c r="D938" t="inlineStr">
+        <is>
+          <t>lidymcb@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E938" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F938" t="inlineStr">
+        <is>
+          <t>0060</t>
+        </is>
+      </c>
+      <c r="G938" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr">
+        <is>
+          <t>LIDIANE GONCALVES DA COSTA</t>
+        </is>
+      </c>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t>0133.6826.2054</t>
+        </is>
+      </c>
+      <c r="C939" t="inlineStr">
+        <is>
+          <t>(61)98161-7650</t>
+        </is>
+      </c>
+      <c r="D939" t="inlineStr">
+        <is>
+          <t>lidianecosta.lgc@gmail.com</t>
+        </is>
+      </c>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F939" t="inlineStr">
+        <is>
+          <t>0016</t>
+        </is>
+      </c>
+      <c r="G939" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr">
+        <is>
+          <t>LIDIANE PEREIRA ORESTES CAPANNACCI</t>
+        </is>
+      </c>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t>3205.4265.0132</t>
+        </is>
+      </c>
+      <c r="C940" t="inlineStr">
+        <is>
+          <t>(61)992284954</t>
+        </is>
+      </c>
+      <c r="D940" t="inlineStr">
+        <is>
+          <t>lbfsouza@gmail.com</t>
+        </is>
+      </c>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F940" t="inlineStr">
+        <is>
+          <t>0024</t>
+        </is>
+      </c>
+      <c r="G940" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr">
+        <is>
+          <t>LIDIANE REZENDE ALVES</t>
+        </is>
+      </c>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t>0108.6650.2070</t>
+        </is>
+      </c>
+      <c r="C941" t="inlineStr">
+        <is>
+          <t>(61)98141-3133</t>
+        </is>
+      </c>
+      <c r="D941" t="inlineStr">
+        <is>
+          <t>ralidiane@gmail.com</t>
+        </is>
+      </c>
+      <c r="E941" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F941" t="inlineStr">
+        <is>
+          <t>0406</t>
+        </is>
+      </c>
+      <c r="G941" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr">
+        <is>
+          <t>LIDIARD NUNES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t>0157.1958.2089</t>
+        </is>
+      </c>
+      <c r="C942" t="inlineStr">
+        <is>
+          <t>(61)999741881</t>
+        </is>
+      </c>
+      <c r="D942" t="inlineStr">
+        <is>
+          <t>lidiarde@gmail.com</t>
+        </is>
+      </c>
+      <c r="F942" t="inlineStr">
+        <is>
+          <t>0368</t>
+        </is>
+      </c>
+      <c r="G942" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr">
+        <is>
+          <t>LIGIA DE TOFFOLI MORAIS</t>
+        </is>
+      </c>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t>251886900159</t>
+        </is>
+      </c>
+      <c r="C943" t="inlineStr">
+        <is>
+          <t>(11)99570-6115</t>
+        </is>
+      </c>
+      <c r="D943" t="inlineStr">
+        <is>
+          <t>ligiatoffoli@gmail.com</t>
+        </is>
+      </c>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F943" t="inlineStr">
+        <is>
+          <t>0153</t>
+        </is>
+      </c>
+      <c r="G943" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr">
+        <is>
+          <t>LILIAM DA CUNHA RIBEIRO MENDONCA</t>
+        </is>
+      </c>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t>0144.6561.2020</t>
+        </is>
+      </c>
+      <c r="C944" t="inlineStr">
+        <is>
+          <t>(61)98237-4881/(99)2926-887</t>
+        </is>
+      </c>
+      <c r="D944" t="inlineStr">
+        <is>
+          <t>liliam.mendonca@gmail.com</t>
+        </is>
+      </c>
+      <c r="E944" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F944" t="inlineStr">
+        <is>
+          <t>0226</t>
+        </is>
+      </c>
+      <c r="G944" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr">
+        <is>
+          <t>LILIAN BRITO BERTOLDI</t>
+        </is>
+      </c>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t>048798311023</t>
+        </is>
+      </c>
+      <c r="C945" t="inlineStr">
+        <is>
+          <t>(61)98121-0551</t>
+        </is>
+      </c>
+      <c r="D945" t="inlineStr">
+        <is>
+          <t>lilian.bertoldi@gmail.com</t>
+        </is>
+      </c>
+      <c r="E945" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F945" t="inlineStr">
+        <is>
+          <t>0399</t>
+        </is>
+      </c>
+      <c r="G945" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr">
+        <is>
+          <t>LILIAN DE SOUZA TAVARES SILVA</t>
+        </is>
+      </c>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t>072728490531</t>
+        </is>
+      </c>
+      <c r="C946" t="inlineStr">
+        <is>
+          <t>(61)99164-3439</t>
+        </is>
+      </c>
+      <c r="D946" t="inlineStr">
+        <is>
+          <t>liliantavares6674@gmail.com</t>
+        </is>
+      </c>
+      <c r="E946" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F946" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="G946" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr">
+        <is>
+          <t>LILIANA MENDES FONTES SILVEIRA</t>
+        </is>
+      </c>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t>0158.0505.2003</t>
+        </is>
+      </c>
+      <c r="C947" t="inlineStr">
+        <is>
+          <t>(61)999671428/985091700</t>
+        </is>
+      </c>
+      <c r="D947" t="inlineStr">
+        <is>
+          <t>lilimsilveira12@gmail.com</t>
+        </is>
+      </c>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F947" t="inlineStr">
+        <is>
+          <t>0387</t>
+        </is>
+      </c>
+      <c r="G947" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr">
+        <is>
+          <t>LILIANE MENDES AZEVÊDO HORTA</t>
+        </is>
+      </c>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t>0149.9409.2070</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr">
+        <is>
+          <t>(61)99989-9910</t>
+        </is>
+      </c>
+      <c r="D948" t="inlineStr">
+        <is>
+          <t>lilianemazevedo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E948" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F948" t="inlineStr">
+        <is>
+          <t>0300</t>
+        </is>
+      </c>
+      <c r="G948" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr">
+        <is>
+          <t>LILIANE OLIVEIRA ROCHA NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t>0164.0653.2020</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr">
+        <is>
+          <t>(61)99977-9893/(61)3365-2323</t>
+        </is>
+      </c>
+      <c r="D949" t="inlineStr">
+        <is>
+          <t>lilianeorc@gmail.com</t>
+        </is>
+      </c>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t>0126</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>LILIANE OLIVEIRA SANTOS BRAGA</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>0206.1988.2003</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>(61) 99262-9611</t>
+        </is>
+      </c>
+      <c r="D950" t="inlineStr">
+        <is>
+          <t>liliane01oliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t>0403</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>LINDEMBERG RIBEIRO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>008033472011</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>(61) 99299-9472</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr">
+        <is>
+          <t>berg.berg@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>LINDON JOHNSON VIEIRA MONTEIRO</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t>1078.2594.0353</t>
+        </is>
+      </c>
+      <c r="C952" t="inlineStr">
+        <is>
+          <t>(61)985204185</t>
+        </is>
+      </c>
+      <c r="D952" t="inlineStr">
+        <is>
+          <t>johnsonvm@gmail.com</t>
+        </is>
+      </c>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="G952" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr">
+        <is>
+          <t>LISANE CAVALCANTE PATUSCO</t>
+        </is>
+      </c>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t>0164.0368.2011</t>
+        </is>
+      </c>
+      <c r="C953" t="inlineStr">
+        <is>
+          <t>61-981118300</t>
+        </is>
+      </c>
+      <c r="D953" t="inlineStr">
+        <is>
+          <t>lisanepatusco@msn.com</t>
+        </is>
+      </c>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F953" t="inlineStr">
+        <is>
+          <t>0250</t>
+        </is>
+      </c>
+      <c r="G953" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr">
+        <is>
+          <t>LIÚCIMAR DOMINGAS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t>014124122020</t>
+        </is>
+      </c>
+      <c r="C954" t="inlineStr">
+        <is>
+          <t>(61)99184-3538</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr">
+        <is>
+          <t>liucimardomingas@gmail.com</t>
+        </is>
+      </c>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F954" t="inlineStr">
+        <is>
+          <t>0086</t>
+        </is>
+      </c>
+      <c r="G954" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr">
+        <is>
+          <t>LORENA BORGES MARTINS SCHMEISCK</t>
+        </is>
+      </c>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t>0191.6452.2011</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>(61)98102-3134</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr">
+        <is>
+          <t>lorenamartins@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F955" t="inlineStr">
+        <is>
+          <t>0149</t>
+        </is>
+      </c>
+      <c r="G955" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t>LORENA VERAS SALES</t>
+        </is>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>021839032046</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>(61)98109-5021</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr">
+        <is>
+          <t>lorena.vsales@gmail.com</t>
+        </is>
+      </c>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F956" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G956" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>LORIZA ANDRADE VAZ DE MELO</t>
+        </is>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t>0140.5397.2070</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr">
+        <is>
+          <t>61984018766</t>
+        </is>
+      </c>
+      <c r="D957" t="inlineStr">
+        <is>
+          <t>loriza.andrade@gmail.com</t>
+        </is>
+      </c>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F957" t="inlineStr">
+        <is>
+          <t>0330</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t>LORRANY BARBOSA MIRANDA DE MESQUITA</t>
+        </is>
+      </c>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t>0251.7386.2038</t>
+        </is>
+      </c>
+      <c r="C958" t="inlineStr">
+        <is>
+          <t>(61)999287230</t>
+        </is>
+      </c>
+      <c r="D958" t="inlineStr">
+        <is>
+          <t>lorrybarbosa15@gmail.com</t>
+        </is>
+      </c>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F958" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="G958" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr">
+        <is>
+          <t>LOUISE ALVES SICCA LOPES</t>
+        </is>
+      </c>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t>0248.7750.2062</t>
+        </is>
+      </c>
+      <c r="C959" t="inlineStr">
+        <is>
+          <t>(61)991525652</t>
+        </is>
+      </c>
+      <c r="D959" t="inlineStr">
+        <is>
+          <t>louisesicca@gmail.com</t>
+        </is>
+      </c>
+      <c r="E959" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F959" t="inlineStr">
+        <is>
+          <t>0148</t>
+        </is>
+      </c>
+      <c r="G959" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr">
+        <is>
+          <t>LOUISE MARIANE DOS SANTOS BERNARDES</t>
+        </is>
+      </c>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t>0242.5050.2038</t>
+        </is>
+      </c>
+      <c r="C960" t="inlineStr">
+        <is>
+          <t>(61)98278-0662</t>
+        </is>
+      </c>
+      <c r="D960" t="inlineStr">
+        <is>
+          <t>louise.privado@gmail.com</t>
+        </is>
+      </c>
+      <c r="E960" t="inlineStr">
+        <is>
+          <t>Coordenador de Acessibilidade</t>
+        </is>
+      </c>
+      <c r="F960" t="inlineStr">
+        <is>
+          <t>0255</t>
+        </is>
+      </c>
+      <c r="G960" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr">
+        <is>
+          <t>LUAN HENRIQUE MURARO RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t>107384050612</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>(41) 99713-5614</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr">
+        <is>
+          <t>luan_lhmr@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F961" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>LUANA AMÂNCIO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>0221.4166.2097</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr">
+        <is>
+          <t>(61)99629-2957</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr">
+        <is>
+          <t>amancioluanasilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t>0220</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>LUANA FONTENELE JACOBINA ARAUJO</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t>0235.9757.2070</t>
+        </is>
+      </c>
+      <c r="C963" t="inlineStr">
+        <is>
+          <t>(61)981447942</t>
+        </is>
+      </c>
+      <c r="D963" t="inlineStr">
+        <is>
+          <t>luanajacobina@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
+        <is>
+          <t>0036</t>
+        </is>
+      </c>
+      <c r="G963" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>LUANA GONÇALVES DE FREITAS ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t>0200.2325.2011</t>
+        </is>
+      </c>
+      <c r="C964" t="inlineStr">
+        <is>
+          <t>(61)99262-6181/(61)3222-6217</t>
+        </is>
+      </c>
+      <c r="D964" t="inlineStr">
+        <is>
+          <t>almeida.luanagf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G964" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>LUANA GONÇALVES PEDROSO</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t>0290.5122.2038</t>
+        </is>
+      </c>
+      <c r="C965" t="inlineStr">
+        <is>
+          <t>61996914392</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr">
+        <is>
+          <t>gpedroluana67iww@gmail.com</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
+        <is>
+          <t>0366</t>
+        </is>
+      </c>
+      <c r="G965" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr">
+        <is>
+          <t>LUANA MELO ARAUJO PIZANI GOMES</t>
+        </is>
+      </c>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t>0219.9875.2020</t>
+        </is>
+      </c>
+      <c r="C966" t="inlineStr">
+        <is>
+          <t>(61)98191-8325</t>
+        </is>
+      </c>
+      <c r="D966" t="inlineStr">
+        <is>
+          <t>luana.pizani@edu.se.df.gov.br</t>
+        </is>
+      </c>
+      <c r="E966" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F966" t="inlineStr">
+        <is>
+          <t>0249</t>
+        </is>
+      </c>
+      <c r="G966" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr">
+        <is>
+          <t>LUANA PAULA DE LEMOS</t>
+        </is>
+      </c>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t>0179.4002.2089</t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t>(61)98186-8844</t>
+        </is>
+      </c>
+      <c r="D967" t="inlineStr">
+        <is>
+          <t>lulemos9@gmail.com</t>
+        </is>
+      </c>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F967" t="inlineStr">
+        <is>
+          <t>0325</t>
+        </is>
+      </c>
+      <c r="G967" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t>LUANA PIMENTEL LOPES</t>
+        </is>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>0200.8598.2020</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>99133-5813</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr">
+        <is>
+          <t>profluanalopes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F968" t="inlineStr">
+        <is>
+          <t>0098</t>
+        </is>
+      </c>
+      <c r="G968" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t>LUANE DE SOUSA DUMONT MOZER</t>
+        </is>
+      </c>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t>0203.2996.2020</t>
+        </is>
+      </c>
+      <c r="C969" t="inlineStr">
+        <is>
+          <t>(61)985342220</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr">
+        <is>
+          <t>luanedmozer@gmail.com</t>
+        </is>
+      </c>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F969" t="inlineStr">
+        <is>
+          <t>0407</t>
+        </is>
+      </c>
+      <c r="G969" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr">
+        <is>
+          <t>LUANY MENEZES MACÊDO</t>
+        </is>
+      </c>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t>1422.2598.0531</t>
+        </is>
+      </c>
+      <c r="C970" t="inlineStr">
+        <is>
+          <t>(61)99405-8915/(61)99331-2028</t>
+        </is>
+      </c>
+      <c r="D970" t="inlineStr">
+        <is>
+          <t>luanymmacedo@gmail.com</t>
+        </is>
+      </c>
+      <c r="E970" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F970" t="inlineStr">
+        <is>
+          <t>0266</t>
+        </is>
+      </c>
+      <c r="G970" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr">
+        <is>
+          <t>LUCAS DE FREITAS VIEIRA</t>
+        </is>
+      </c>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t>0202.0017.2003</t>
+        </is>
+      </c>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>(61)98205-5233</t>
+        </is>
+      </c>
+      <c r="D971" t="inlineStr">
+        <is>
+          <t>llucasfvieira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E971" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F971" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G971" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr">
+        <is>
+          <t>LUCAS FONTENELE JACOBINA</t>
+        </is>
+      </c>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t>0223.9346.2038</t>
+        </is>
+      </c>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>(61)98338-5509</t>
+        </is>
+      </c>
+      <c r="D972" t="inlineStr">
+        <is>
+          <t>lucas_15df@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E972" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F972" t="inlineStr">
+        <is>
+          <t>0359</t>
+        </is>
+      </c>
+      <c r="G972" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr">
+        <is>
+          <t>LUCAS NASCIMENTO DOS SANTOS DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t>0184.4871.2020</t>
+        </is>
+      </c>
+      <c r="C973" t="inlineStr">
+        <is>
+          <t>(61)98574-7787</t>
+        </is>
+      </c>
+      <c r="D973" t="inlineStr">
+        <is>
+          <t>lucasirene2020@gmail.com</t>
+        </is>
+      </c>
+      <c r="E973" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F973" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="G973" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr">
+        <is>
+          <t>LUCAS NASCIMENTO SOARES</t>
+        </is>
+      </c>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t>024246952062</t>
+        </is>
+      </c>
+      <c r="C974" t="inlineStr">
+        <is>
+          <t>(61)99304-6283</t>
+        </is>
+      </c>
+      <c r="D974" t="inlineStr">
+        <is>
+          <t>lucasnascsoares@gmail.com</t>
+        </is>
+      </c>
+      <c r="E974" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F974" t="inlineStr">
+        <is>
+          <t>0361</t>
+        </is>
+      </c>
+      <c r="G974" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr">
+        <is>
+          <t>LUCAS SCHNEIDER DA SILVA</t>
+        </is>
+      </c>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t>0234.9338.2003</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr">
+        <is>
+          <t>61999172135</t>
+        </is>
+      </c>
+      <c r="D975" t="inlineStr">
+        <is>
+          <t>lucasschneider.008@gmail.com</t>
+        </is>
+      </c>
+      <c r="F975" t="inlineStr">
+        <is>
+          <t>0362</t>
+        </is>
+      </c>
+      <c r="G975" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr">
+        <is>
+          <t>LUCAS TEIXEIRA MARCELINO</t>
+        </is>
+      </c>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t>1559.4927.0264</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr">
+        <is>
+          <t>(61)99391-7398</t>
+        </is>
+      </c>
+      <c r="D976" t="inlineStr">
+        <is>
+          <t>lucastm29@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F976" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="G976" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t>LUCIA CRISTINA DIAS CORDEIRO</t>
+        </is>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>0077.7133.2097</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>(61)98142-8303</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr">
+        <is>
+          <t>lcdcordeiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F977" t="inlineStr">
+        <is>
+          <t>0258</t>
+        </is>
+      </c>
+      <c r="G977" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t>LUCIANA ANDRADE LIMA</t>
+        </is>
+      </c>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t>1203.7037.0590</t>
+        </is>
+      </c>
+      <c r="C978" t="inlineStr">
+        <is>
+          <t>(62) 99965-6597</t>
+        </is>
+      </c>
+      <c r="D978" t="inlineStr">
+        <is>
+          <t>lucianalima@hotmail.com.br</t>
+        </is>
+      </c>
+      <c r="F978" t="inlineStr">
+        <is>
+          <t>0354</t>
+        </is>
+      </c>
+      <c r="G978" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr">
+        <is>
+          <t>LUCIANA ARAUJO LOPES</t>
+        </is>
+      </c>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t>0137.8429.2038</t>
+        </is>
+      </c>
+      <c r="C979" t="inlineStr">
+        <is>
+          <t>(61)99607-3552/(61)3366-3548</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr">
+        <is>
+          <t>lulislopes@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F979" t="inlineStr">
+        <is>
+          <t>0151</t>
+        </is>
+      </c>
+      <c r="G979" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr">
+        <is>
+          <t>LUCIANA BENTO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t>0179.1299.2070</t>
+        </is>
+      </c>
+      <c r="C980" t="inlineStr">
+        <is>
+          <t>(61)99230-7043</t>
+        </is>
+      </c>
+      <c r="D980" t="inlineStr">
+        <is>
+          <t>lucianabento_07@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E980" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F980" t="inlineStr">
+        <is>
+          <t>0058</t>
+        </is>
+      </c>
+      <c r="G980" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr">
+        <is>
+          <t>LUCIANA CAVALCANTE RIBEIRO</t>
+        </is>
+      </c>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t>2927.3330.0159</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>(88) 99735-2533</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr">
+        <is>
+          <t>lcavalcanter@gmail.com</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t>0402</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>LUCIANA COELHO MESQUITA DE FIGUEIREDO</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>007996462020</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr">
+        <is>
+          <t>(61)98147-8393</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr">
+        <is>
+          <t>13lucianasantos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t>0273</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>LUCIANA DOS REIS ELIAS</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>013370012046</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>(61) 99868-7578</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr">
+        <is>
+          <t>luciana.elias@ifb.edu.br</t>
+        </is>
+      </c>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>LUCIANA FABIANA DOS SANTOS SOUSA</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t>0176.0965.2089</t>
+        </is>
+      </c>
+      <c r="C984" t="inlineStr">
+        <is>
+          <t>(61)99345-7505</t>
+        </is>
+      </c>
+      <c r="D984" t="inlineStr">
+        <is>
+          <t>luciana.fabiana@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t>0271</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>LUCIANA LURIKO HAYASHI SAKAI</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t>0078.1221.2038</t>
+        </is>
+      </c>
+      <c r="C985" t="inlineStr">
+        <is>
+          <t>(61)99873-9005/98173-9634</t>
+        </is>
+      </c>
+      <c r="D985" t="inlineStr">
+        <is>
+          <t>lucianasakai88@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
+        <is>
+          <t>0030</t>
+        </is>
+      </c>
+      <c r="G985" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>LUCIANA SILVA E SOUSA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t>0200.8579.2062</t>
+        </is>
+      </c>
+      <c r="C986" t="inlineStr">
+        <is>
+          <t>(61)98407-7714</t>
+        </is>
+      </c>
+      <c r="D986" t="inlineStr">
+        <is>
+          <t>lusscosta@hotmail.com.br</t>
+        </is>
+      </c>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F986" t="inlineStr">
+        <is>
+          <t>0111</t>
+        </is>
+      </c>
+      <c r="G986" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t>LUCIANA VANCERLI RODRIGUES DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t>0104.4197.2020</t>
+        </is>
+      </c>
+      <c r="C987" t="inlineStr">
+        <is>
+          <t>(61)98439-2419/(61) 99302-8739</t>
+        </is>
+      </c>
+      <c r="D987" t="inlineStr">
+        <is>
+          <t>thinlu@msn.com</t>
+        </is>
+      </c>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F987" t="inlineStr">
+        <is>
+          <t>0195</t>
+        </is>
+      </c>
+      <c r="G987" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>LUCIANY APARECIDA DE FARIA</t>
+        </is>
+      </c>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t>0143.5236.2020</t>
+        </is>
+      </c>
+      <c r="C988" t="inlineStr">
+        <is>
+          <t>(61)99207-8124</t>
+        </is>
+      </c>
+      <c r="D988" t="inlineStr">
+        <is>
+          <t>lucianyfaria@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F988" t="inlineStr">
+        <is>
+          <t>0034</t>
+        </is>
+      </c>
+      <c r="G988" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>LUCIENE BARROS GOUVEIA DE AZEVEDO</t>
+        </is>
+      </c>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t>0130.8349.2003</t>
+        </is>
+      </c>
+      <c r="C989" t="inlineStr">
+        <is>
+          <t>(61)99617-2970</t>
+        </is>
+      </c>
+      <c r="D989" t="inlineStr">
+        <is>
+          <t>luciene_alysson@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F989" t="inlineStr">
+        <is>
+          <t>0027</t>
+        </is>
+      </c>
+      <c r="G989" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>LUCIENE DE ARAÚJO MORENO GROSSO FLEURY</t>
+        </is>
+      </c>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t>0008.5664.2097</t>
+        </is>
+      </c>
+      <c r="C990" t="inlineStr">
+        <is>
+          <t>(61)99978-7572/(61) 3242-0521</t>
+        </is>
+      </c>
+      <c r="D990" t="inlineStr">
+        <is>
+          <t>lu.mfleury@gmail.com</t>
+        </is>
+      </c>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F990" t="inlineStr">
+        <is>
+          <t>0179</t>
+        </is>
+      </c>
+      <c r="G990" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr">
+        <is>
+          <t>LUCIENE FONTENELE JACOBINA</t>
+        </is>
+      </c>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t>0281.2429.2046</t>
+        </is>
+      </c>
+      <c r="C991" t="inlineStr">
+        <is>
+          <t>61982604338</t>
+        </is>
+      </c>
+      <c r="D991" t="inlineStr">
+        <is>
+          <t>lucienejfontenele@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E991" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F991" t="inlineStr">
+        <is>
+          <t>0435</t>
+        </is>
+      </c>
+      <c r="G991" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr">
+        <is>
+          <t>LUCILENE DIAS CORDEIRO</t>
+        </is>
+      </c>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t>0026.3755.2038</t>
+        </is>
+      </c>
+      <c r="C992" t="inlineStr">
+        <is>
+          <t>(61)99971-8456</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr">
+        <is>
+          <t>lucilenecordeiro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F992" t="inlineStr">
+        <is>
+          <t>0330</t>
+        </is>
+      </c>
+      <c r="G992" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr">
+        <is>
+          <t>LUCILENE SOARES ROCHA</t>
+        </is>
+      </c>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t>0197.8705.2070</t>
+        </is>
+      </c>
+      <c r="C993" t="inlineStr">
+        <is>
+          <t>(61)99663-3009/98536-9320</t>
+        </is>
+      </c>
+      <c r="D993" t="inlineStr">
+        <is>
+          <t>lucilenerocha2013@gmail.com</t>
+        </is>
+      </c>
+      <c r="E993" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F993" t="inlineStr">
+        <is>
+          <t>0238</t>
+        </is>
+      </c>
+      <c r="G993" t="inlineStr">
+        <is>
+          <t>1317</t>
+        </is>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr">
+        <is>
+          <t>LUCIMAR ANDRADE SILVA</t>
+        </is>
+      </c>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t>013272442062</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>(61)99173-4741</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr">
+        <is>
+          <t>lucia.andrade.imd@gmail.com</t>
+        </is>
+      </c>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F994" t="inlineStr">
+        <is>
+          <t>0130</t>
+        </is>
+      </c>
+      <c r="G994" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>LUCIMAR DE OLIVEIRA MATOS</t>
+        </is>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>0115.7344.2097</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t>61985097175</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr">
+        <is>
+          <t>lucimardiasmatos@gmail.com</t>
+        </is>
+      </c>
+      <c r="F995" t="inlineStr">
+        <is>
+          <t>0205</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t>LUCIMARA DA SILVA SERRAO MELLO</t>
+        </is>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>0262.2782.2070</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>(61)98131-4924/3248-4885</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr">
+        <is>
+          <t>lucimarinha76@gmail.com</t>
+        </is>
+      </c>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F996" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t>LUCIO MAURO GUIMARAES FURTADO</t>
+        </is>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>0110.9845.2070</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>(61)99318-9905/(61)3335-6898</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr">
+        <is>
+          <t>lucciofurtado@gmail.com</t>
+        </is>
+      </c>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F997" t="inlineStr">
+        <is>
+          <t>0432</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t>LUCIVALDA ALVES LOPES</t>
+        </is>
+      </c>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t>0143.5422.2054</t>
+        </is>
+      </c>
+      <c r="C998" t="inlineStr">
+        <is>
+          <t>(61)98570-4412</t>
+        </is>
+      </c>
+      <c r="D998" t="inlineStr">
+        <is>
+          <t>luci.lopes891@gmail.com</t>
+        </is>
+      </c>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F998" t="inlineStr">
+        <is>
+          <t>0182</t>
+        </is>
+      </c>
+      <c r="G998" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr">
+        <is>
+          <t>LUCYCLEIA CRISTINA NERES GALVAO</t>
+        </is>
+      </c>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t>023935042097</t>
+        </is>
+      </c>
+      <c r="C999" t="inlineStr">
+        <is>
+          <t>(61) 99351-1644</t>
+        </is>
+      </c>
+      <c r="D999" t="inlineStr">
+        <is>
+          <t>lucycleiagalvao@gmail.com</t>
+        </is>
+      </c>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F999" t="inlineStr">
+        <is>
+          <t>0106</t>
+        </is>
+      </c>
+      <c r="G999" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr">
+        <is>
+          <t>LUDE MARIETA GONÇALVES DOS SANTOS NEVES</t>
+        </is>
+      </c>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t>0492.0042.1090</t>
+        </is>
+      </c>
+      <c r="C1000" t="inlineStr">
+        <is>
+          <t>(61)98437-8046/99559-1633</t>
+        </is>
+      </c>
+      <c r="D1000" t="inlineStr">
+        <is>
+          <t>ludemarietag@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1000" t="inlineStr">
+        <is>
+          <t>0339</t>
+        </is>
+      </c>
+      <c r="G1000" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr">
+        <is>
+          <t>LUIS FERNANDO CLAUDINO COUTO</t>
+        </is>
+      </c>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t>0223.8474.2003</t>
+        </is>
+      </c>
+      <c r="C1001" t="inlineStr">
+        <is>
+          <t>(61)992474282</t>
+        </is>
+      </c>
+      <c r="D1001" t="inlineStr">
+        <is>
+          <t>luisfernandoccouto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1001" t="inlineStr">
+        <is>
+          <t>0235</t>
+        </is>
+      </c>
+      <c r="G1001" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr">
+        <is>
+          <t>LUIS GONZAGA FORTES BANDEIRA DE MELO</t>
+        </is>
+      </c>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t>0384.6046.1171</t>
+        </is>
+      </c>
+      <c r="C1002" t="inlineStr">
+        <is>
+          <t>(61)99324-8747</t>
+        </is>
+      </c>
+      <c r="D1002" t="inlineStr">
+        <is>
+          <t>gonzagabandeira@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1002" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1002" t="inlineStr">
+        <is>
+          <t>0244</t>
+        </is>
+      </c>
+      <c r="G1002" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr">
+        <is>
+          <t>LUIS GUILHERME GUIMARAES</t>
+        </is>
+      </c>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t>0096.1269.2062</t>
+        </is>
+      </c>
+      <c r="C1003" t="inlineStr">
+        <is>
+          <t>(61)98214-7252</t>
+        </is>
+      </c>
+      <c r="D1003" t="inlineStr">
+        <is>
+          <t>luisgg2905@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1003" t="inlineStr">
+        <is>
+          <t>0423</t>
+        </is>
+      </c>
+      <c r="G1003" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr">
+        <is>
+          <t>LUIS HENRIQUE DA SILVA VIOLIN</t>
+        </is>
+      </c>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t>0152.1923.2020</t>
+        </is>
+      </c>
+      <c r="C1004" t="inlineStr">
+        <is>
+          <t>(61)984045964</t>
+        </is>
+      </c>
+      <c r="D1004" t="inlineStr">
+        <is>
+          <t>luishenrique_21@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1004" t="inlineStr">
+        <is>
+          <t>0297</t>
+        </is>
+      </c>
+      <c r="G1004" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr">
+        <is>
+          <t>LUIZ EDUARDO LIRA RIBEIRO PIMENTA</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t>0130.5423.2062</t>
+        </is>
+      </c>
+      <c r="C1005" t="inlineStr">
+        <is>
+          <t>(61)981379825</t>
+        </is>
+      </c>
+      <c r="D1005" t="inlineStr">
+        <is>
+          <t>pimenta98@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1005" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1005" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G1005" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr">
+        <is>
+          <t>LUIZ FELIPE GOGIN GOMES</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t>0255.2212.2046</t>
+        </is>
+      </c>
+      <c r="C1006" t="inlineStr">
+        <is>
+          <t>(61)99360-6583/(61)3055-7402</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr">
+        <is>
+          <t>luiz.luiz@live.com</t>
+        </is>
+      </c>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1006" t="inlineStr">
+        <is>
+          <t>0244</t>
+        </is>
+      </c>
+      <c r="G1006" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr">
+        <is>
+          <t>LUIZ FELIPE RODRIGUES DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t>0232.9535.2003</t>
+        </is>
+      </c>
+      <c r="C1007" t="inlineStr">
+        <is>
+          <t>(61)99111-8385</t>
+        </is>
+      </c>
+      <c r="D1007" t="inlineStr">
+        <is>
+          <t>luizlipe023@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1007" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="G1007" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr">
+        <is>
+          <t>LUIZ NOGUEIRA FARIA NETO</t>
+        </is>
+      </c>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t>0167.8065.2054</t>
+        </is>
+      </c>
+      <c r="C1008" t="inlineStr">
+        <is>
+          <t>(61)99854-7705</t>
+        </is>
+      </c>
+      <c r="D1008" t="inlineStr">
+        <is>
+          <t>luyz.neto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1008" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1008" t="inlineStr">
+        <is>
+          <t>0187</t>
+        </is>
+      </c>
+      <c r="G1008" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr">
+        <is>
+          <t>LUIZ PAULO SILVA DE SOUZA FILHO</t>
+        </is>
+      </c>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t>0174.8371.2097</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr">
+        <is>
+          <t>61985559199</t>
+        </is>
+      </c>
+      <c r="D1009" t="inlineStr">
+        <is>
+          <t>luiz.paulofilho@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1009" t="inlineStr">
+        <is>
+          <t>0231</t>
+        </is>
+      </c>
+      <c r="G1009" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr">
+        <is>
+          <t>LUIZA VAN HOLTHE ESCOBAR</t>
+        </is>
+      </c>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t>1338.9696.0205</t>
+        </is>
+      </c>
+      <c r="C1010" t="inlineStr">
+        <is>
+          <t>(61) 98105-0430</t>
+        </is>
+      </c>
+      <c r="D1010" t="inlineStr">
+        <is>
+          <t>luizanadur@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F1010" t="inlineStr">
+        <is>
+          <t>0321</t>
+        </is>
+      </c>
+      <c r="G1010" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr">
+        <is>
+          <t>LUSIENE FERNANDES DE JESUS</t>
+        </is>
+      </c>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t>036047211007</t>
+        </is>
+      </c>
+      <c r="C1011" t="inlineStr">
+        <is>
+          <t>(62)99636-8188</t>
+        </is>
+      </c>
+      <c r="D1011" t="inlineStr">
+        <is>
+          <t>lusienefernandes77lulu@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1011" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F1011" t="inlineStr">
+        <is>
+          <t>0036</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr">
+        <is>
+          <t>LUTHERO DA SILVEIRA FILHO</t>
+        </is>
+      </c>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t>0137.8715.2020</t>
+        </is>
+      </c>
+      <c r="C1012" t="inlineStr">
+        <is>
+          <t>(61)98420-9588</t>
+        </is>
+      </c>
+      <c r="D1012" t="inlineStr">
+        <is>
+          <t>luthero.filho@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1012" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1012" t="inlineStr">
+        <is>
+          <t>0310</t>
+        </is>
+      </c>
+      <c r="G1012" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr">
+        <is>
+          <t>LUZINETE DA SILVA CONEGUNDES</t>
+        </is>
+      </c>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t>0827.6596.0507</t>
+        </is>
+      </c>
+      <c r="C1013" t="inlineStr">
+        <is>
+          <t>(61)99558-7338</t>
+        </is>
+      </c>
+      <c r="D1013" t="inlineStr">
+        <is>
+          <t>luzineteconeg@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1013" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1013" t="inlineStr">
+        <is>
+          <t>0221</t>
+        </is>
+      </c>
+      <c r="G1013" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr">
+        <is>
+          <t>LUÍS HENRIQUE FERNANDES CARDOSO</t>
+        </is>
+      </c>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t>029664062038</t>
+        </is>
+      </c>
+      <c r="C1014" t="inlineStr">
+        <is>
+          <t>(61)98378-6696</t>
+        </is>
+      </c>
+      <c r="D1014" t="inlineStr">
+        <is>
+          <t>lh178083@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1014" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1014" t="inlineStr">
+        <is>
+          <t>0403</t>
+        </is>
+      </c>
+      <c r="G1014" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr">
+        <is>
+          <t>LÁZARO HENRIQUE FRUTUOSO LERBACH</t>
+        </is>
+      </c>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t>0164.6671.2038</t>
+        </is>
+      </c>
+      <c r="C1015" t="inlineStr">
+        <is>
+          <t>(61)99100-3357</t>
+        </is>
+      </c>
+      <c r="D1015" t="inlineStr">
+        <is>
+          <t>lazarolerbach@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1015" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1015" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G1015" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr">
+        <is>
+          <t>LÊDA MARANHÃO GONÇALVES</t>
+        </is>
+      </c>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t>0117.3947.2097</t>
+        </is>
+      </c>
+      <c r="C1016" t="inlineStr">
+        <is>
+          <t>(61)98530-1780</t>
+        </is>
+      </c>
+      <c r="D1016" t="inlineStr">
+        <is>
+          <t>ledamaranhao@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1016" t="inlineStr">
+        <is>
+          <t>0430</t>
+        </is>
+      </c>
+      <c r="G1016" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr">
+        <is>
+          <t>LÍLIAN BRITO BERTOLDI</t>
+        </is>
+      </c>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t>0487.9831.1023</t>
+        </is>
+      </c>
+      <c r="C1017" t="inlineStr">
+        <is>
+          <t>(61)98121-0551</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr">
+        <is>
+          <t>lilian.bertoldi@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1017" t="inlineStr">
+        <is>
+          <t>0399</t>
+        </is>
+      </c>
+      <c r="G1017" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t>LÚCIA ROCHA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t>1622.7525.0213</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr">
+        <is>
+          <t>(61)99872-4312</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr">
+        <is>
+          <t>lucia.hist@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1018" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="G1018" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t>MADALENA GUEDES SALES</t>
+        </is>
+      </c>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t>0109.5666.2020</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr">
+        <is>
+          <t>(61)98128-3782/(61)3054-6163</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr">
+        <is>
+          <t>salesmadalena2@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1019" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G1019" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t>MAGDA RODRIGUES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t>0153.2548.2020</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>(61)98155-6038/(61)3381-7909</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr">
+        <is>
+          <t>magdar@stj.jus.br</t>
+        </is>
+      </c>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1020" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G1020" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t>MAIARA APARECIDA MENEZES LOPES</t>
+        </is>
+      </c>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t>0210.8037.2020</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> (61) 99150-9802</t>
+        </is>
+      </c>
+      <c r="D1021" t="inlineStr">
+        <is>
+          <t>maiara3825@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1021" t="inlineStr">
+        <is>
+          <t>0140</t>
+        </is>
+      </c>
+      <c r="G1021" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t>MAIRA DE SOUZA GUERRA FERREIRA DE CASTRO</t>
+        </is>
+      </c>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t>0160.3913.2003</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>(61)99688-1424</t>
+        </is>
+      </c>
+      <c r="D1022" t="inlineStr">
+        <is>
+          <t>mairaguerra@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1022" t="inlineStr">
+        <is>
+          <t>0306</t>
+        </is>
+      </c>
+      <c r="G1022" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t>MAISA DA CONCEIÇÃO CALDAS</t>
+        </is>
+      </c>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t>028936072089</t>
+        </is>
+      </c>
+      <c r="C1023" t="inlineStr">
+        <is>
+          <t>(61) 99517-9112</t>
+        </is>
+      </c>
+      <c r="D1023" t="inlineStr">
+        <is>
+          <t>maisacaldas11@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1023" t="inlineStr">
+        <is>
+          <t>0094</t>
+        </is>
+      </c>
+      <c r="G1023" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>MANASSES DE MOURA RIBAS</t>
+        </is>
+      </c>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t>0178.2128.2020</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>(61)98583-9231</t>
+        </is>
+      </c>
+      <c r="D1024" t="inlineStr">
+        <is>
+          <t>manassesmoura8@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1024" t="inlineStr">
+        <is>
+          <t>0294</t>
+        </is>
+      </c>
+      <c r="G1024" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t>MANOEL GOMES DE PINA</t>
+        </is>
+      </c>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t>011789052003</t>
+        </is>
+      </c>
+      <c r="C1025" t="inlineStr">
+        <is>
+          <t>(61) 99826-6480</t>
+        </is>
+      </c>
+      <c r="D1025" t="inlineStr">
+        <is>
+          <t>manoelpinassocial@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1025" t="inlineStr">
+        <is>
+          <t>0035</t>
+        </is>
+      </c>
+      <c r="G1025" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t>MANOEL LAZARO FRAZAO JUNIOR</t>
+        </is>
+      </c>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t>0724.1700.1155</t>
+        </is>
+      </c>
+      <c r="C1026" t="inlineStr">
+        <is>
+          <t>61986180484</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr">
+        <is>
+          <t>manoel.lfj@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1026" t="inlineStr">
+        <is>
+          <t>0259</t>
+        </is>
+      </c>
+      <c r="G1026" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t>MANOELA LANER RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t>0765.7539.0400</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>(61)98629-1107</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr">
+        <is>
+          <t>manoelalaner@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1027" t="inlineStr">
+        <is>
+          <t>0351</t>
+        </is>
+      </c>
+      <c r="G1027" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t>MANUELA BITTENCOURT DA COSTA</t>
+        </is>
+      </c>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t>0218.8107.2038</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr">
+        <is>
+          <t>(61)98187-8672</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr">
+        <is>
+          <t>manuelabittencourt90@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1028" t="inlineStr">
+        <is>
+          <t>0218</t>
+        </is>
+      </c>
+      <c r="G1028" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t>MARCELA NOGUEIRA SIQUEIRA</t>
+        </is>
+      </c>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t>0167.8204.2062</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr">
+        <is>
+          <t>98461-1577 / 98178-3594</t>
+        </is>
+      </c>
+      <c r="D1029" t="inlineStr">
+        <is>
+          <t>marcela_siqueira11@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1029" t="inlineStr">
+        <is>
+          <t>0237</t>
+        </is>
+      </c>
+      <c r="G1029" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t>MARCELA SILVA MARTINS DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t>0180.6278.2046</t>
+        </is>
+      </c>
+      <c r="C1030" t="inlineStr">
+        <is>
+          <t>(61)99345-2442</t>
+        </is>
+      </c>
+      <c r="D1030" t="inlineStr">
+        <is>
+          <t>chukalinda@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1030" t="inlineStr">
+        <is>
+          <t>0406</t>
+        </is>
+      </c>
+      <c r="G1030" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t>MARCELA SOUTO DE OLIVEIRA CABRAL TAVARES</t>
+        </is>
+      </c>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t>011720742038</t>
+        </is>
+      </c>
+      <c r="C1031" t="inlineStr">
+        <is>
+          <t>(61) 98351-9071</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr">
+        <is>
+          <t>marcela.souto.oliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1031" t="inlineStr">
+        <is>
+          <t>0361</t>
+        </is>
+      </c>
+      <c r="G1031" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t>MARCELINA PEREIRA DE SOUZA NETA</t>
+        </is>
+      </c>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t>0322.6196.2798</t>
+        </is>
+      </c>
+      <c r="C1032" t="inlineStr">
+        <is>
+          <t>(61)99182-9237</t>
+        </is>
+      </c>
+      <c r="D1032" t="inlineStr">
+        <is>
+          <t>marcelinapsn@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1032" t="inlineStr">
+        <is>
+          <t>0334</t>
+        </is>
+      </c>
+      <c r="G1032" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t>MARCELINO ALVES DE ALMEIDA NETO</t>
+        </is>
+      </c>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t>0172.1466.2011</t>
+        </is>
+      </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t>(61)98551-5355</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr">
+        <is>
+          <t>marcelino.almeidaneto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1033" t="inlineStr">
+        <is>
+          <t>0432</t>
+        </is>
+      </c>
+      <c r="G1033" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t>MARCELLO OLIVEIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t>0096.3746.2003</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>61) 99215-2311</t>
+        </is>
+      </c>
+      <c r="D1034" t="inlineStr">
+        <is>
+          <t>drmarcellobarbos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1034" t="inlineStr">
+        <is>
+          <t>0436</t>
+        </is>
+      </c>
+      <c r="G1034" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t>MARCELO DE ATAÍDE FERREIRA</t>
+        </is>
+      </c>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t>0167.5373.2097</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>98402-1184</t>
+        </is>
+      </c>
+      <c r="D1035" t="inlineStr">
+        <is>
+          <t>marcelodeataide@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1035" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G1035" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t>MARCELO GONCALVES TEIXEIRA</t>
+        </is>
+      </c>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t>0170.6753.2070</t>
+        </is>
+      </c>
+      <c r="C1036" t="inlineStr">
+        <is>
+          <t>(61)99914-2525</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr">
+        <is>
+          <t>marcelaogt@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1036" t="inlineStr">
+        <is>
+          <t>0370</t>
+        </is>
+      </c>
+      <c r="G1036" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t>MARCELO SILVEIRA KESSLER</t>
+        </is>
+      </c>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t>019507862003</t>
+        </is>
+      </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>(61)981031013</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr">
+        <is>
+          <t>celokessler@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1037" t="inlineStr">
+        <is>
+          <t>0323</t>
+        </is>
+      </c>
+      <c r="G1037" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t>MARCIA ALINE ISIDORO PEIXOTO SALAMON</t>
+        </is>
+      </c>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t>0084.6564.2097</t>
+        </is>
+      </c>
+      <c r="C1038" t="inlineStr">
+        <is>
+          <t>61983131760</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr">
+        <is>
+          <t>marciaalinepeixoto@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1038" t="inlineStr">
+        <is>
+          <t>0275</t>
+        </is>
+      </c>
+      <c r="G1038" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t>MARCIO ANTONIO MARTINS SOUTO</t>
+        </is>
+      </c>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t>0113.3785.2003</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr">
+        <is>
+          <t>(61)99651-0436</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr">
+        <is>
+          <t>marcio.souto@tjdft.jus.br</t>
+        </is>
+      </c>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1039" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G1039" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t>MARCIO OLIVEIRA NUNES</t>
+        </is>
+      </c>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t>012879912062</t>
+        </is>
+      </c>
+      <c r="C1040" t="inlineStr">
+        <is>
+          <t>(61) 99676-7889</t>
+        </is>
+      </c>
+      <c r="D1040" t="inlineStr">
+        <is>
+          <t>marcioliveira3@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1040" t="inlineStr">
+        <is>
+          <t>0086</t>
+        </is>
+      </c>
+      <c r="G1040" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr">
+        <is>
+          <t>MARCLIDE JOCEANA ALVES SILVA</t>
+        </is>
+      </c>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t>0494.5937.0760</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr">
+        <is>
+          <t>(61) 99646-2627</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr">
+        <is>
+          <t>m.alvesmary.2003@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1041" t="inlineStr">
+        <is>
+          <t>0111</t>
+        </is>
+      </c>
+      <c r="G1041" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr">
+        <is>
+          <t>MARCO ERICK PEREIRA MARQUES</t>
+        </is>
+      </c>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t>134668230256</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr">
+        <is>
+          <t>(61) 98417-1664</t>
+        </is>
+      </c>
+      <c r="D1042" t="inlineStr">
+        <is>
+          <t>marcoepmarques@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1042" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G1042" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr">
+        <is>
+          <t>MARCOS ALVES CAETANO</t>
+        </is>
+      </c>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t>012035672003</t>
+        </is>
+      </c>
+      <c r="C1043" t="inlineStr">
+        <is>
+          <t>(61) 99241-8619</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr">
+        <is>
+          <t>marcosacaetano384@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1043" t="inlineStr">
+        <is>
+          <t>0371</t>
+        </is>
+      </c>
+      <c r="G1043" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr">
+        <is>
+          <t>MARCOS ANTONIO DAS NEVES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t>0038.4606.2070</t>
+        </is>
+      </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>(61) 99245-6010</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr">
+        <is>
+          <t>irrigajardins@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1044" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G1044" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr">
+        <is>
+          <t>MARCOS DANIEL PEREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>0251.6904.2011</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr">
+        <is>
+          <t>61996261261</t>
+        </is>
+      </c>
+      <c r="D1045" t="inlineStr">
+        <is>
+          <t>rmarcos612@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1045" t="inlineStr">
+        <is>
+          <t>0222</t>
+        </is>
+      </c>
+      <c r="G1045" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr">
+        <is>
+          <t>MARCOS PASSOS ANDRADE</t>
+        </is>
+      </c>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t>0246.6890.2070</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr">
+        <is>
+          <t>(61) 99825-3907</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr">
+        <is>
+          <t>marcospassos2211@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1046" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="G1046" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr">
+        <is>
+          <t>MARCOS VINÍCIUS TRINDADE CUNHA</t>
+        </is>
+      </c>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t>0245.8996.2097</t>
+        </is>
+      </c>
+      <c r="C1047" t="inlineStr">
+        <is>
+          <t>(61)99401-1381</t>
+        </is>
+      </c>
+      <c r="D1047" t="inlineStr">
+        <is>
+          <t>Mviniciusep@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1047" t="inlineStr">
+        <is>
+          <t>0069</t>
+        </is>
+      </c>
+      <c r="G1047" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr">
+        <is>
+          <t>MARCUS VINICIUS BORGES DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t>0350.6902.0736</t>
+        </is>
+      </c>
+      <c r="C1048" t="inlineStr">
+        <is>
+          <t>(61)98654-1055</t>
+        </is>
+      </c>
+      <c r="D1048" t="inlineStr">
+        <is>
+          <t>ascom.marcus87@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1048" t="inlineStr">
+        <is>
+          <t>0302</t>
+        </is>
+      </c>
+      <c r="G1048" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr">
+        <is>
+          <t>MARIA APARECIDA ALMEIDA DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t>0716.6245.0566</t>
+        </is>
+      </c>
+      <c r="C1049" t="inlineStr">
+        <is>
+          <t>(61)99286-0027</t>
+        </is>
+      </c>
+      <c r="D1049" t="inlineStr">
+        <is>
+          <t>aparecida0516@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1049" t="inlineStr">
+        <is>
+          <t>0188</t>
+        </is>
+      </c>
+      <c r="G1049" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr">
+        <is>
+          <t>MARIA APARECIDA BARBOSA DOS SANTOS SOARES</t>
+        </is>
+      </c>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t>0121.5744.2097</t>
+        </is>
+      </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t>(61)98575-5389/(61)99932-4672</t>
+        </is>
+      </c>
+      <c r="D1050" t="inlineStr">
+        <is>
+          <t>aparecidamariadf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1050" t="inlineStr">
+        <is>
+          <t>0084</t>
+        </is>
+      </c>
+      <c r="G1050" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr">
+        <is>
+          <t>MARIA APARECIDA DE JESUS NONATA MISQUITA</t>
+        </is>
+      </c>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t>0120.2830.2046</t>
+        </is>
+      </c>
+      <c r="C1051" t="inlineStr">
+        <is>
+          <t>(61)98207-5047/(61)3335-1692</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr">
+        <is>
+          <t>cidanmisquita.2466@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1051" t="inlineStr">
+        <is>
+          <t>0082</t>
+        </is>
+      </c>
+      <c r="G1051" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr">
+        <is>
+          <t>MARIA APARECIDA DE SOUSA SILVA</t>
+        </is>
+      </c>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t>0192.1206.2020</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr">
+        <is>
+          <t>(61) 98144-0832</t>
+        </is>
+      </c>
+      <c r="D1052" t="inlineStr">
+        <is>
+          <t>cida_psi@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1052" t="inlineStr">
+        <is>
+          <t>0317</t>
+        </is>
+      </c>
+      <c r="G1052" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t>MARIA APARECIDA DOS ANJOS REIS</t>
+        </is>
+      </c>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>0574.5654.1325</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>(61)99915-7290</t>
+        </is>
+      </c>
+      <c r="D1053" t="inlineStr">
+        <is>
+          <t>aparecida2014df@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1053" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="G1053" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t>MARIA AUDILENE DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>0151.7323.2020</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>61981713138</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr">
+        <is>
+          <t>audilene.monte79@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1054" t="inlineStr">
+        <is>
+          <t>0023</t>
+        </is>
+      </c>
+      <c r="G1054" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t>MARIA CLARA DA SILVA CARDOSO</t>
+        </is>
+      </c>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>0296.4436.2046</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>(61) 99331-5979</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr">
+        <is>
+          <t>mariaclaradasilvacardoso282@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1055" t="inlineStr">
+        <is>
+          <t>0332</t>
+        </is>
+      </c>
+      <c r="G1055" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t>MARIA CLARA RODRIGUES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>0296.4522.2003</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>(61)996307869</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr">
+        <is>
+          <t>mariacsilva18@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1056" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="G1056" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t>MARIA CLARA SOUZA SANTOS</t>
+        </is>
+      </c>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>0291.3532.2003</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>61995979618</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr">
+        <is>
+          <t>souzamariaclara851@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1057" t="inlineStr">
+        <is>
+          <t>0058</t>
+        </is>
+      </c>
+      <c r="G1057" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr">
+        <is>
+          <t>MARIA CLAUDINEA SOBRINHO PIRAMO</t>
+        </is>
+      </c>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t>0146.5835.2062</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>(61)99967-8807/9996-7880</t>
+        </is>
+      </c>
+      <c r="D1058" t="inlineStr">
+        <is>
+          <t xml:space="preserve">clausobrinho.adv@gmail.com </t>
+        </is>
+      </c>
+      <c r="E1058" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1058" t="inlineStr">
+        <is>
+          <t>0421</t>
+        </is>
+      </c>
+      <c r="G1058" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr">
+        <is>
+          <t>MARIA CÂNDIDA MONTEIRO PAREDES</t>
+        </is>
+      </c>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>0239.4762.2046</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>(61)98165-8733</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr">
+        <is>
+          <t xml:space="preserve">mcandidaparedes@gmail.com </t>
+        </is>
+      </c>
+      <c r="E1059" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1059" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="G1059" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr">
+        <is>
+          <t>MARIA DA GLORIA SOUSA SANTOS</t>
+        </is>
+      </c>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>098524530540</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>(61)98243-6433</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr">
+        <is>
+          <t>mariadagloria.sousa001@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1060" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1060" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1060" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr">
+        <is>
+          <t>MARIA DAS LUZ FERREIRA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>0053.1736.2038</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>(61)99147-1700</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr">
+        <is>
+          <t>marielumiere@bol.com.br</t>
+        </is>
+      </c>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1061" t="inlineStr">
+        <is>
+          <t>0294</t>
+        </is>
+      </c>
+      <c r="G1061" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr">
+        <is>
+          <t>MARIA DE FATIMA NUNES ARAUJO</t>
+        </is>
+      </c>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>0092.6092.2070</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>(61)999358888</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr">
+        <is>
+          <t>fatimaaraujo81@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1062" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1062" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G1062" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr">
+        <is>
+          <t>MARIA DE LOURDES RODRIGUES MARTINS</t>
+        </is>
+      </c>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>002327631554</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>(61) 98441-9995</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr">
+        <is>
+          <t>mariadelourdes010487@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1063" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F1063" t="inlineStr">
+        <is>
+          <t>0117</t>
+        </is>
+      </c>
+      <c r="G1063" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr">
+        <is>
+          <t>MARIA DERISNEIDE DOS SANTOS MELO</t>
+        </is>
+      </c>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>031349061546</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>(61)98334-7136</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr">
+        <is>
+          <t>santoskaylane966@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1064" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F1064" t="inlineStr">
+        <is>
+          <t>0217</t>
+        </is>
+      </c>
+      <c r="G1064" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr">
+        <is>
+          <t>MARIA DO CARMO PEREIRA QUERMES</t>
+        </is>
+      </c>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>1113.5896.0256</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>(61)99926-9110</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr">
+        <is>
+          <t>Carmemquermes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1065" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1065" t="inlineStr">
+        <is>
+          <t>0392</t>
+        </is>
+      </c>
+      <c r="G1065" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr">
+        <is>
+          <t>MARIA DO SOCORRO MEIRELES MACHADO</t>
+        </is>
+      </c>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t>0164.3289.2046</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t>(61)999722494</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr">
+        <is>
+          <t>socorromeireles19@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1066" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1066" t="inlineStr">
+        <is>
+          <t>0431</t>
+        </is>
+      </c>
+      <c r="G1066" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr">
+        <is>
+          <t>MARIA DOS MILAGRES DA CONCEICAO CARDOSO</t>
+        </is>
+      </c>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>014710062046</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>(61) 99358-7965</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr">
+        <is>
+          <t>mdosmilagres941@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1067" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1067" t="inlineStr">
+        <is>
+          <t>0276</t>
+        </is>
+      </c>
+      <c r="G1067" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr">
+        <is>
+          <t>MARIA EDUARDA BATISTA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>029666182003</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>(61)99674-1341</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr">
+        <is>
+          <t>maria.ebc2008@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1068" t="inlineStr">
+        <is>
+          <t>0227</t>
+        </is>
+      </c>
+      <c r="G1068" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr">
+        <is>
+          <t>MARIA EDUARDA DE FÁTIMA CORREA SIGARINI</t>
+        </is>
+      </c>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>037567391805</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>(65) 99964-8352</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr">
+        <is>
+          <t>dudasigarini20@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1069" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1069" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="G1069" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr">
+        <is>
+          <t>MARIA EDUARDA SOUZA PINHEIRO</t>
+        </is>
+      </c>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>0191.7347.2046</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>61981015724</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr">
+        <is>
+          <t>dudatpinheiro@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1070" t="inlineStr">
+        <is>
+          <t>0239</t>
+        </is>
+      </c>
+      <c r="G1070" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr">
+        <is>
+          <t>MARIA ERAILDES SILVA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>012494042062</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr">
+        <is>
+          <t>(61) 99358-9599</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr">
+        <is>
+          <t>m.eraildes@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1071" t="inlineStr">
+        <is>
+          <t>0134</t>
+        </is>
+      </c>
+      <c r="G1071" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr">
+        <is>
+          <t>MARIA FERNANDA DE ALMEIDA SABACK</t>
+        </is>
+      </c>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>0164.0538.2020</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>61999944970</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr">
+        <is>
+          <t>Nandasaback@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1072" t="inlineStr">
+        <is>
+          <t>0181</t>
+        </is>
+      </c>
+      <c r="G1072" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr">
+        <is>
+          <t>MARIA FERNANDA REIS DE MORAES PIRES</t>
+        </is>
+      </c>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>029648282097</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>(61) 99947-0902</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr">
+        <is>
+          <t>mafermpires@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1073" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1073" t="inlineStr">
+        <is>
+          <t>0160</t>
+        </is>
+      </c>
+      <c r="G1073" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr">
+        <is>
+          <t>MARIA IVONE TORRES MIRANDA</t>
+        </is>
+      </c>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>035819912704</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>(61)99841-3194</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr">
+        <is>
+          <t>ivonemiranda_@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1074" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1074" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G1074" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr">
+        <is>
+          <t>MARIA JOELMA ALVES SANTOS</t>
+        </is>
+      </c>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t>052332501007</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t>(61) 98551-5856</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr">
+        <is>
+          <t>joelma20alves@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1075" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1075" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G1075" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t>MARIA LILIANE MEIRY MARTINS MELO</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>0589.8346.0752</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>(61)981917698</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr">
+        <is>
+          <t>lilianemeiry@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1076" t="inlineStr">
+        <is>
+          <t>0390</t>
+        </is>
+      </c>
+      <c r="G1076" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t>MARIA LUCIANA SILVA MATOS</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>014050382020</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>(61) 98251-7211</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr">
+        <is>
+          <t>crepedamalu@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1077" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="G1077" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t>MARIA LUCINETE EVANGELISTA DA COSTA</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>0098.5783.2046</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>(61)984476966</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr">
+        <is>
+          <t>ludd0510@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1078" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="G1078" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t>MARIA LUÍSA CAVALCANTE CANTANHÊDE</t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>0251.8425.2038</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>61999774142</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr">
+        <is>
+          <t>malucantanhede123@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1079" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1079" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t>MARIA OLIMPIA DE OLIVEIRA DE AZEVEDO</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>0145.4278.2011</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>(61)9 9983-1411</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr">
+        <is>
+          <t>molimpia0806@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1080" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="G1080" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t>MARIA ORLEIZA TEIXEIRA ALVES DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>0125.1019.2003</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>(61)98401-5816</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr">
+        <is>
+          <t>iza.cef213@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1081" t="inlineStr">
+        <is>
+          <t>0422</t>
+        </is>
+      </c>
+      <c r="G1081" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>MARIA VANIA FERREIRA GOMES</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>010882132089</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>(61)99501-5969</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr">
+        <is>
+          <t>mariavania20@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1082" t="inlineStr">
+        <is>
+          <t>0398</t>
+        </is>
+      </c>
+      <c r="G1082" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr">
+        <is>
+          <t>MARIA WLLY DA SILVA COSTA</t>
+        </is>
+      </c>
+      <c r="B1083" t="inlineStr">
+        <is>
+          <t>038875221554</t>
+        </is>
+      </c>
+      <c r="C1083" t="inlineStr">
+        <is>
+          <t>(61)9966-8690/99668-6901</t>
+        </is>
+      </c>
+      <c r="D1083" t="inlineStr">
+        <is>
+          <t>wllycosta@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1083" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G1083" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="inlineStr">
+        <is>
+          <t>MARIANA CRUZ DE ALMEIDA LIMA</t>
+        </is>
+      </c>
+      <c r="B1084" t="inlineStr">
+        <is>
+          <t>019185042097</t>
+        </is>
+      </c>
+      <c r="C1084" t="inlineStr">
+        <is>
+          <t>(61) 98172-7181</t>
+        </is>
+      </c>
+      <c r="D1084" t="inlineStr">
+        <is>
+          <t>mariana.tum@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1084" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1084" t="inlineStr">
+        <is>
+          <t>0255</t>
+        </is>
+      </c>
+      <c r="G1084" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="inlineStr">
+        <is>
+          <t>MARIANA DE SOUZA AYRES CARDOSO</t>
+        </is>
+      </c>
+      <c r="B1085" t="inlineStr">
+        <is>
+          <t>0230.2116.2003</t>
+        </is>
+      </c>
+      <c r="C1085" t="inlineStr">
+        <is>
+          <t>(61)99991-8645</t>
+        </is>
+      </c>
+      <c r="D1085" t="inlineStr">
+        <is>
+          <t>mariana.souzaac@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1085" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1085" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G1085" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="inlineStr">
+        <is>
+          <t>MARIANA MARQUES VIDAL</t>
+        </is>
+      </c>
+      <c r="B1086" t="inlineStr">
+        <is>
+          <t>114954800310</t>
+        </is>
+      </c>
+      <c r="C1086" t="inlineStr">
+        <is>
+          <t>(21) 97977-7000</t>
+        </is>
+      </c>
+      <c r="D1086" t="inlineStr">
+        <is>
+          <t>rjmmv@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E1086" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1086" t="inlineStr">
+        <is>
+          <t>0424</t>
+        </is>
+      </c>
+      <c r="G1086" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="inlineStr">
+        <is>
+          <t>MARIANA RODRIGUES DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1087" t="inlineStr">
+        <is>
+          <t>0275.3754.1546</t>
+        </is>
+      </c>
+      <c r="C1087" t="inlineStr">
+        <is>
+          <t>61 99260-4730</t>
+        </is>
+      </c>
+      <c r="D1087" t="inlineStr">
+        <is>
+          <t>mar.gentileza@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1087" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1087" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="G1087" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="inlineStr">
+        <is>
+          <t>MARILDA ALVES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1088" t="inlineStr">
+        <is>
+          <t>0099.7239.2003</t>
+        </is>
+      </c>
+      <c r="C1088" t="inlineStr">
+        <is>
+          <t>(61)98477-4251/(61)99622-9790</t>
+        </is>
+      </c>
+      <c r="D1088" t="inlineStr">
+        <is>
+          <t>marildacarvalho2021@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1088" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1088" t="inlineStr">
+        <is>
+          <t>0072</t>
+        </is>
+      </c>
+      <c r="G1088" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="inlineStr">
+        <is>
+          <t>MARILENE CORREIA DO PRADO</t>
+        </is>
+      </c>
+      <c r="B1089" t="inlineStr">
+        <is>
+          <t>017499722003</t>
+        </is>
+      </c>
+      <c r="C1089" t="inlineStr">
+        <is>
+          <t>(61) 98458-4157</t>
+        </is>
+      </c>
+      <c r="D1089" t="inlineStr">
+        <is>
+          <t>marileneprado190@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1089" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1089" t="inlineStr">
+        <is>
+          <t>0277</t>
+        </is>
+      </c>
+      <c r="G1089" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="inlineStr">
+        <is>
+          <t>MARILIA ANDRE DA SILVA MENESES GRACA</t>
+        </is>
+      </c>
+      <c r="B1090" t="inlineStr">
+        <is>
+          <t>0014.6012.2097</t>
+        </is>
+      </c>
+      <c r="C1090" t="inlineStr">
+        <is>
+          <t>(61)98178-9906</t>
+        </is>
+      </c>
+      <c r="D1090" t="inlineStr">
+        <is>
+          <t>marilia.graca@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1090" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1090" t="inlineStr">
+        <is>
+          <t>0151</t>
+        </is>
+      </c>
+      <c r="G1090" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="inlineStr">
+        <is>
+          <t>MARINA XAVIER RODRIGUES ARAUJO</t>
+        </is>
+      </c>
+      <c r="B1091" t="inlineStr">
+        <is>
+          <t>1093.3056.0507</t>
+        </is>
+      </c>
+      <c r="C1091" t="inlineStr">
+        <is>
+          <t>(71) 98899-6385</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr">
+        <is>
+          <t>marina.x.r@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1091" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G1091" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="inlineStr">
+        <is>
+          <t>MARINEIDE DINIZ MARTINS</t>
+        </is>
+      </c>
+      <c r="B1092" t="inlineStr">
+        <is>
+          <t>005932522011</t>
+        </is>
+      </c>
+      <c r="C1092" t="inlineStr">
+        <is>
+          <t>(61)99426-2012</t>
+        </is>
+      </c>
+      <c r="D1092" t="inlineStr">
+        <is>
+          <t>neidejuliani@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1092" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1092" t="inlineStr">
+        <is>
+          <t>0370</t>
+        </is>
+      </c>
+      <c r="G1092" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="inlineStr">
+        <is>
+          <t>MARINO SÉRGIO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1093" t="inlineStr">
+        <is>
+          <t>162125070213</t>
+        </is>
+      </c>
+      <c r="C1093" t="inlineStr">
+        <is>
+          <t>(31)98508-2879</t>
+        </is>
+      </c>
+      <c r="D1093" t="inlineStr">
+        <is>
+          <t>marinorodriguez1@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1093" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1093" t="inlineStr">
+        <is>
+          <t>0286</t>
+        </is>
+      </c>
+      <c r="G1093" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr">
+        <is>
+          <t>MARLI VASCONCELOS DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t>0911.2130.0523</t>
+        </is>
+      </c>
+      <c r="C1094" t="inlineStr">
+        <is>
+          <t>(61) 99999-6029</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr">
+        <is>
+          <t>marlivasconcelosoliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1094" t="inlineStr">
+        <is>
+          <t>0257</t>
+        </is>
+      </c>
+      <c r="G1094" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr">
+        <is>
+          <t>MARY ANNE DE CASTRO LOPES</t>
+        </is>
+      </c>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t>0106.7192.2070</t>
+        </is>
+      </c>
+      <c r="C1095" t="inlineStr">
+        <is>
+          <t>(61) 99119-7276</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr">
+        <is>
+          <t>maryannecl2004@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1095" t="inlineStr">
+        <is>
+          <t>0407</t>
+        </is>
+      </c>
+      <c r="G1095" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr">
+        <is>
+          <t>MARY ANNE LEANDRO DE MORAIS</t>
+        </is>
+      </c>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t>0184.5639.2011</t>
+        </is>
+      </c>
+      <c r="C1096" t="inlineStr">
+        <is>
+          <t>(61)98515-9210</t>
+        </is>
+      </c>
+      <c r="D1096" t="inlineStr">
+        <is>
+          <t>anne.mary373@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1096" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1096" t="inlineStr">
+        <is>
+          <t>0089</t>
+        </is>
+      </c>
+      <c r="G1096" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr">
+        <is>
+          <t>MATEUS DE ARAÚJO MORAIS</t>
+        </is>
+      </c>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t>018562032054</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr">
+        <is>
+          <t>(61)99176-9489/9917-6948</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr">
+        <is>
+          <t>morais.4500@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1097" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1097" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="G1097" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr">
+        <is>
+          <t>MATHEUS AUGUSTO PARRAS DE CASTRO</t>
+        </is>
+      </c>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t>0291.3399.2089</t>
+        </is>
+      </c>
+      <c r="C1098" t="inlineStr">
+        <is>
+          <t>(61)981154324</t>
+        </is>
+      </c>
+      <c r="D1098" t="inlineStr">
+        <is>
+          <t>matheusparrasdecastro@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1098" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1098" t="inlineStr">
+        <is>
+          <t>0123</t>
+        </is>
+      </c>
+      <c r="G1098" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr">
+        <is>
+          <t>MATHEUS DA COSTA PEDREIRA</t>
+        </is>
+      </c>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t>023021082003</t>
+        </is>
+      </c>
+      <c r="C1099" t="inlineStr">
+        <is>
+          <t>(61) 99626-8151</t>
+        </is>
+      </c>
+      <c r="D1099" t="inlineStr">
+        <is>
+          <t>matheus.c.pedreira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1099" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1099" t="inlineStr">
+        <is>
+          <t>0264</t>
+        </is>
+      </c>
+      <c r="G1099" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr">
+        <is>
+          <t>MAURICIO DE AZEVEDO FLORENCIO</t>
+        </is>
+      </c>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t>006689081767</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr">
+        <is>
+          <t>(61) 99870-2787</t>
+        </is>
+      </c>
+      <c r="D1100" t="inlineStr">
+        <is>
+          <t>maf.bsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1100" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1100" t="inlineStr">
+        <is>
+          <t>0298</t>
+        </is>
+      </c>
+      <c r="G1100" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr">
+        <is>
+          <t>MICHAEL MARCELLO CUNHA</t>
+        </is>
+      </c>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t>1164.5549.0175</t>
+        </is>
+      </c>
+      <c r="C1101" t="inlineStr">
+        <is>
+          <t>(61) 99617-4253</t>
+        </is>
+      </c>
+      <c r="D1101" t="inlineStr">
+        <is>
+          <t>minunha1964@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1101" t="inlineStr">
+        <is>
+          <t>0368</t>
+        </is>
+      </c>
+      <c r="G1101" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr">
+        <is>
+          <t>MICHELLE PINTO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t>1137.4541.0590</t>
+        </is>
+      </c>
+      <c r="C1102" t="inlineStr">
+        <is>
+          <t>(61) 99599-7221</t>
+        </is>
+      </c>
+      <c r="D1102" t="inlineStr">
+        <is>
+          <t>michelle.pint.adm.2018@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1102" t="inlineStr">
+        <is>
+          <t>0251</t>
+        </is>
+      </c>
+      <c r="G1102" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr">
+        <is>
+          <t>MIKAELA ADI BASTOS RAMOS</t>
+        </is>
+      </c>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>029671552089</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
+          <t>(61) 98164-0755</t>
+        </is>
+      </c>
+      <c r="D1103" t="inlineStr">
+        <is>
+          <t>bastosmikaela8@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1103" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1103" t="inlineStr">
+        <is>
+          <t>0318</t>
+        </is>
+      </c>
+      <c r="G1103" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" t="inlineStr">
+        <is>
+          <t>MILAN VUJNOVIC</t>
+        </is>
+      </c>
+      <c r="B1104" t="inlineStr">
+        <is>
+          <t>021883202038</t>
+        </is>
+      </c>
+      <c r="C1104" t="inlineStr">
+        <is>
+          <t>(21) 97306-2970</t>
+        </is>
+      </c>
+      <c r="D1104" t="inlineStr">
+        <is>
+          <t>milangoa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1104" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1104" t="inlineStr">
+        <is>
+          <t>0148</t>
+        </is>
+      </c>
+      <c r="G1104" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" t="inlineStr">
+        <is>
+          <t>MILEIDE SILVÉRIO CARNEIRO</t>
+        </is>
+      </c>
+      <c r="B1105" t="inlineStr">
+        <is>
+          <t>0284.4138.2097</t>
+        </is>
+      </c>
+      <c r="C1105" t="inlineStr">
+        <is>
+          <t>61991932578</t>
+        </is>
+      </c>
+      <c r="D1105" t="inlineStr">
+        <is>
+          <t>Smileide813@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1105" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="G1105" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" t="inlineStr">
+        <is>
+          <t>MILENA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1106" t="inlineStr">
+        <is>
+          <t>019429902089</t>
+        </is>
+      </c>
+      <c r="C1106" t="inlineStr">
+        <is>
+          <t>(61) 98129-9833</t>
+        </is>
+      </c>
+      <c r="D1106" t="inlineStr">
+        <is>
+          <t>micanelada@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1106" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1106" t="inlineStr">
+        <is>
+          <t>0440</t>
+        </is>
+      </c>
+      <c r="G1106" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" t="inlineStr">
+        <is>
+          <t>MILENE ALESSI SIMÕES DE FREITAS</t>
+        </is>
+      </c>
+      <c r="B1107" t="inlineStr">
+        <is>
+          <t>0864.6252.0604</t>
+        </is>
+      </c>
+      <c r="C1107" t="inlineStr">
+        <is>
+          <t>(61) 98333-7878</t>
+        </is>
+      </c>
+      <c r="D1107" t="inlineStr">
+        <is>
+          <t>milenealessi@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1107" t="inlineStr">
+        <is>
+          <t>0208</t>
+        </is>
+      </c>
+      <c r="G1107" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" t="inlineStr">
+        <is>
+          <t>MILTON FERREIRA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1108" t="inlineStr">
+        <is>
+          <t>0070.9267.2097</t>
+        </is>
+      </c>
+      <c r="C1108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">(61) 99154-9280 </t>
+        </is>
+      </c>
+      <c r="D1108" t="inlineStr">
+        <is>
+          <t>milton.estrela.1478963@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1108" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1108" t="inlineStr">
+        <is>
+          <t>0363</t>
+        </is>
+      </c>
+      <c r="G1108" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" t="inlineStr">
+        <is>
+          <t>MONICA FONTES VIEIRA</t>
+        </is>
+      </c>
+      <c r="B1109" t="inlineStr">
+        <is>
+          <t>018075502097</t>
+        </is>
+      </c>
+      <c r="C1109" t="inlineStr">
+        <is>
+          <t>(61) 99187-7772</t>
+        </is>
+      </c>
+      <c r="D1109" t="inlineStr">
+        <is>
+          <t>monicafontesvieira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1109" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1109" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G1109" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" t="inlineStr">
+        <is>
+          <t>MONIK FERREIRA TELES</t>
+        </is>
+      </c>
+      <c r="B1110" t="inlineStr">
+        <is>
+          <t>019227282003</t>
+        </is>
+      </c>
+      <c r="C1110" t="inlineStr">
+        <is>
+          <t>(61)992194452</t>
+        </is>
+      </c>
+      <c r="D1110" t="inlineStr">
+        <is>
+          <t>monikteles@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1110" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1110" t="inlineStr">
+        <is>
+          <t>0108</t>
+        </is>
+      </c>
+      <c r="G1110" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" t="inlineStr">
+        <is>
+          <t>MURILLO ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B1111" t="inlineStr">
+        <is>
+          <t>020087442062</t>
+        </is>
+      </c>
+      <c r="C1111" t="inlineStr">
+        <is>
+          <t>(61)99222-7786</t>
+        </is>
+      </c>
+      <c r="D1111" t="inlineStr">
+        <is>
+          <t>murilloaraujo.adv@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1111" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1111" t="inlineStr">
+        <is>
+          <t>0111</t>
+        </is>
+      </c>
+      <c r="G1111" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" t="inlineStr">
+        <is>
+          <t>MYCHELLE SOUSA REIS GUERRA</t>
+        </is>
+      </c>
+      <c r="B1112" t="inlineStr">
+        <is>
+          <t>0648.4799.1139</t>
+        </is>
+      </c>
+      <c r="C1112" t="inlineStr">
+        <is>
+          <t>61981520635</t>
+        </is>
+      </c>
+      <c r="D1112" t="inlineStr">
+        <is>
+          <t>mychelle-reis@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1112" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G1112" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" t="inlineStr">
+        <is>
+          <t>MYLENE LUIZA CUNHA BERBERT-BORN</t>
+        </is>
+      </c>
+      <c r="B1113" t="inlineStr">
+        <is>
+          <t>0000.4330.2038</t>
+        </is>
+      </c>
+      <c r="C1113" t="inlineStr">
+        <is>
+          <t>(61)99973-2004</t>
+        </is>
+      </c>
+      <c r="D1113" t="inlineStr">
+        <is>
+          <t>mylene.berbert@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1113" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1113" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G1113" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" t="inlineStr">
+        <is>
+          <t>MÁRCIA DOS PASSOS ANDRADE</t>
+        </is>
+      </c>
+      <c r="B1114" t="inlineStr">
+        <is>
+          <t>167836520582</t>
+        </is>
+      </c>
+      <c r="C1114" t="inlineStr">
+        <is>
+          <t>(61)99615-4699</t>
+        </is>
+      </c>
+      <c r="D1114" t="inlineStr">
+        <is>
+          <t>marciapassosandrade264@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1114" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1114" t="inlineStr">
+        <is>
+          <t>0044</t>
+        </is>
+      </c>
+      <c r="G1114" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" t="inlineStr">
+        <is>
+          <t>MÁRCIO VINÍCIUS RODRIGUES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1115" t="inlineStr">
+        <is>
+          <t>020565172089</t>
+        </is>
+      </c>
+      <c r="C1115" t="inlineStr">
+        <is>
+          <t>(61)99113-1664</t>
+        </is>
+      </c>
+      <c r="D1115" t="inlineStr">
+        <is>
+          <t>sid_marcio@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1115" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1115" t="inlineStr">
+        <is>
+          <t>0336</t>
+        </is>
+      </c>
+      <c r="G1115" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" t="inlineStr">
+        <is>
+          <t>MÍZIA DE OLIVEIRA CARDOSO COUTINHO</t>
+        </is>
+      </c>
+      <c r="B1116" t="inlineStr">
+        <is>
+          <t>0435.2553.1090</t>
+        </is>
+      </c>
+      <c r="C1116" t="inlineStr">
+        <is>
+          <t>(61)3546-6941</t>
+        </is>
+      </c>
+      <c r="D1116" t="inlineStr">
+        <is>
+          <t>miziaocc@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1116" t="inlineStr">
+        <is>
+          <t>0124</t>
+        </is>
+      </c>
+      <c r="G1116" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" t="inlineStr">
+        <is>
+          <t>NADIA PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1117" t="inlineStr">
+        <is>
+          <t>0302.0493.1031</t>
+        </is>
+      </c>
+      <c r="C1117" t="inlineStr">
+        <is>
+          <t>(61)99830-9883</t>
+        </is>
+      </c>
+      <c r="D1117" t="inlineStr">
+        <is>
+          <t>persil.nadia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1117" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1117" t="inlineStr">
+        <is>
+          <t>0219</t>
+        </is>
+      </c>
+      <c r="G1117" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="inlineStr">
+        <is>
+          <t>NAPOLEAO PEREIRA MOTTA</t>
+        </is>
+      </c>
+      <c r="B1118" t="inlineStr">
+        <is>
+          <t>001964260272</t>
+        </is>
+      </c>
+      <c r="C1118" t="inlineStr">
+        <is>
+          <t>(61) 99909-4620</t>
+        </is>
+      </c>
+      <c r="D1118" t="inlineStr">
+        <is>
+          <t>napoleaomotta@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1118" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1118" t="inlineStr">
+        <is>
+          <t>0329</t>
+        </is>
+      </c>
+      <c r="G1118" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="inlineStr">
+        <is>
+          <t>NATALIA CAROLINA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B1119" t="inlineStr">
+        <is>
+          <t>0177.3952.2070</t>
+        </is>
+      </c>
+      <c r="C1119" t="inlineStr">
+        <is>
+          <t>61999531638</t>
+        </is>
+      </c>
+      <c r="D1119" t="inlineStr">
+        <is>
+          <t>nattaliak@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1119" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1119" t="inlineStr">
+        <is>
+          <t>0233</t>
+        </is>
+      </c>
+      <c r="G1119" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="inlineStr">
+        <is>
+          <t>NATALIA CRISTINA SILVA ROCHA</t>
+        </is>
+      </c>
+      <c r="B1120" t="inlineStr">
+        <is>
+          <t>0221.4610.2054</t>
+        </is>
+      </c>
+      <c r="C1120" t="inlineStr">
+        <is>
+          <t>(61)98131-5712</t>
+        </is>
+      </c>
+      <c r="D1120" t="inlineStr">
+        <is>
+          <t>rochaa.natalia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1120" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1120" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G1120" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="inlineStr">
+        <is>
+          <t>NATALIA DE OLIVEIRA NUNES</t>
+        </is>
+      </c>
+      <c r="B1121" t="inlineStr">
+        <is>
+          <t>0184.6187.2054</t>
+        </is>
+      </c>
+      <c r="C1121" t="inlineStr">
+        <is>
+          <t>(61)98158-4916</t>
+        </is>
+      </c>
+      <c r="D1121" t="inlineStr">
+        <is>
+          <t>natgrezap@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1121" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1121" t="inlineStr">
+        <is>
+          <t>0060</t>
+        </is>
+      </c>
+      <c r="G1121" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="inlineStr">
+        <is>
+          <t>NATALIA GOMES DO CARMO SILVA</t>
+        </is>
+      </c>
+      <c r="B1122" t="inlineStr">
+        <is>
+          <t>0262.1013.2046</t>
+        </is>
+      </c>
+      <c r="C1122" t="inlineStr">
+        <is>
+          <t>98438-7475</t>
+        </is>
+      </c>
+      <c r="D1122" t="inlineStr">
+        <is>
+          <t>nataliagcsilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1122" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1122" t="inlineStr">
+        <is>
+          <t>0112</t>
+        </is>
+      </c>
+      <c r="G1122" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="inlineStr">
+        <is>
+          <t>NATALIA VIANA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1123" t="inlineStr">
+        <is>
+          <t>0192.2213.2003</t>
+        </is>
+      </c>
+      <c r="C1123" t="inlineStr">
+        <is>
+          <t>993918-484</t>
+        </is>
+      </c>
+      <c r="D1123" t="inlineStr">
+        <is>
+          <t>natali.aw@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1123" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1123" t="inlineStr">
+        <is>
+          <t>0106</t>
+        </is>
+      </c>
+      <c r="G1123" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="inlineStr">
+        <is>
+          <t>NATALY EVELIN KONNO ROCHOLL</t>
+        </is>
+      </c>
+      <c r="B1124" t="inlineStr">
+        <is>
+          <t>0154.6508.2003</t>
+        </is>
+      </c>
+      <c r="C1124" t="inlineStr">
+        <is>
+          <t>(61)99884-7715</t>
+        </is>
+      </c>
+      <c r="D1124" t="inlineStr">
+        <is>
+          <t>nataly.krocholl@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1124" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1124" t="inlineStr">
+        <is>
+          <t>0153</t>
+        </is>
+      </c>
+      <c r="G1124" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" t="inlineStr">
+        <is>
+          <t>NATANIELLY MARIA PEREIRA ROQUE</t>
+        </is>
+      </c>
+      <c r="B1125" t="inlineStr">
+        <is>
+          <t>0400.9806.1503</t>
+        </is>
+      </c>
+      <c r="C1125" t="inlineStr">
+        <is>
+          <t>(61) 98562-9698</t>
+        </is>
+      </c>
+      <c r="D1125" t="inlineStr">
+        <is>
+          <t>natyroque5@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1125" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="G1125" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" t="inlineStr">
+        <is>
+          <t>NATHALIA SILVA SANTANA FOWLER</t>
+        </is>
+      </c>
+      <c r="B1126" t="inlineStr">
+        <is>
+          <t>0239.3675.2046</t>
+        </is>
+      </c>
+      <c r="C1126" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> (61) 99324-0097</t>
+        </is>
+      </c>
+      <c r="D1126" t="inlineStr">
+        <is>
+          <t>santana.nathaliasilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1126" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1126" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G1126" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="inlineStr">
+        <is>
+          <t>NATHALY RODRIGUES DA COSTA</t>
+        </is>
+      </c>
+      <c r="B1127" t="inlineStr">
+        <is>
+          <t>0221.4390.2046</t>
+        </is>
+      </c>
+      <c r="C1127" t="inlineStr">
+        <is>
+          <t>(61)98155-9838</t>
+        </is>
+      </c>
+      <c r="D1127" t="inlineStr">
+        <is>
+          <t>nathaly.arquivologia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1127" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1127" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G1127" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="inlineStr">
+        <is>
+          <t>NATHÁLIA FERREIRA DIAS</t>
+        </is>
+      </c>
+      <c r="B1128" t="inlineStr">
+        <is>
+          <t>024242492070</t>
+        </is>
+      </c>
+      <c r="C1128" t="inlineStr">
+        <is>
+          <t>(61)99311-1556</t>
+        </is>
+      </c>
+      <c r="D1128" t="inlineStr">
+        <is>
+          <t>nathalia.nfd@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1128" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1128" t="inlineStr">
+        <is>
+          <t>0002</t>
+        </is>
+      </c>
+      <c r="G1128" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="inlineStr">
+        <is>
+          <t>NATÁLIA ALMEIDA ANDRADE</t>
+        </is>
+      </c>
+      <c r="B1129" t="inlineStr">
+        <is>
+          <t>0208.2053.2046</t>
+        </is>
+      </c>
+      <c r="C1129" t="inlineStr">
+        <is>
+          <t>61996457402</t>
+        </is>
+      </c>
+      <c r="D1129" t="inlineStr">
+        <is>
+          <t>natyaandrade7@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1129" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1129" t="inlineStr">
+        <is>
+          <t>0208</t>
+        </is>
+      </c>
+      <c r="G1129" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="inlineStr">
+        <is>
+          <t>NAYANE DE BRITO BARRADAS</t>
+        </is>
+      </c>
+      <c r="B1130" t="inlineStr">
+        <is>
+          <t>0270.0556.2097</t>
+        </is>
+      </c>
+      <c r="C1130" t="inlineStr">
+        <is>
+          <t>(61)99119-1930</t>
+        </is>
+      </c>
+      <c r="D1130" t="inlineStr">
+        <is>
+          <t>nayane.barradas08@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1130" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1130" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="G1130" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="inlineStr">
+        <is>
+          <t>NAYARA CRISTINA LIMA DIAS</t>
+        </is>
+      </c>
+      <c r="B1131" t="inlineStr">
+        <is>
+          <t>0195.4357.2038</t>
+        </is>
+      </c>
+      <c r="C1131" t="inlineStr">
+        <is>
+          <t>(61)99145-2774</t>
+        </is>
+      </c>
+      <c r="D1131" t="inlineStr">
+        <is>
+          <t>nayara780@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1131" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1131" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="inlineStr">
+        <is>
+          <t>NAYARA DE BRITO BARRADAS</t>
+        </is>
+      </c>
+      <c r="B1132" t="inlineStr">
+        <is>
+          <t>0251.7702.2089</t>
+        </is>
+      </c>
+      <c r="C1132" t="inlineStr">
+        <is>
+          <t>(61)99289-2991</t>
+        </is>
+      </c>
+      <c r="D1132" t="inlineStr">
+        <is>
+          <t>nayara.brito01@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1132" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1132" t="inlineStr">
+        <is>
+          <t>0268</t>
+        </is>
+      </c>
+      <c r="G1132" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="inlineStr">
+        <is>
+          <t>NAYARA OLIVEIRA LIMA</t>
+        </is>
+      </c>
+      <c r="B1133" t="inlineStr">
+        <is>
+          <t>020186592020</t>
+        </is>
+      </c>
+      <c r="C1133" t="inlineStr">
+        <is>
+          <t>(61)99820-4448</t>
+        </is>
+      </c>
+      <c r="D1133" t="inlineStr">
+        <is>
+          <t>nayaraol@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1133" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1133" t="inlineStr">
+        <is>
+          <t>0311</t>
+        </is>
+      </c>
+      <c r="G1133" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="inlineStr">
+        <is>
+          <t>NAYARA SANTOS SOUSA MORAIS</t>
+        </is>
+      </c>
+      <c r="B1134" t="inlineStr">
+        <is>
+          <t>0227.0025.2003</t>
+        </is>
+      </c>
+      <c r="C1134" t="inlineStr">
+        <is>
+          <t>(61)99108-2597</t>
+        </is>
+      </c>
+      <c r="D1134" t="inlineStr">
+        <is>
+          <t>nayara-enfermagem2011@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1134" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1134" t="inlineStr">
+        <is>
+          <t>0257</t>
+        </is>
+      </c>
+      <c r="G1134" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="inlineStr">
+        <is>
+          <t>NEILMA FERNANDES LEDO</t>
+        </is>
+      </c>
+      <c r="B1135" t="inlineStr">
+        <is>
+          <t>1143.7617.0540</t>
+        </is>
+      </c>
+      <c r="C1135" t="inlineStr">
+        <is>
+          <t>(61)98203-0313</t>
+        </is>
+      </c>
+      <c r="D1135" t="inlineStr">
+        <is>
+          <t>neilmaledo@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1135" t="inlineStr">
+        <is>
+          <t>0277</t>
+        </is>
+      </c>
+      <c r="G1135" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" t="inlineStr">
+        <is>
+          <t>NELI DELDUCA DE HEREDIAS</t>
+        </is>
+      </c>
+      <c r="B1136" t="inlineStr">
+        <is>
+          <t>0951.6591.0264</t>
+        </is>
+      </c>
+      <c r="C1136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">(61)999167061 </t>
+        </is>
+      </c>
+      <c r="D1136" t="inlineStr">
+        <is>
+          <t>nelidelduca@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1136" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1136" t="inlineStr">
+        <is>
+          <t>0203</t>
+        </is>
+      </c>
+      <c r="G1136" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" t="inlineStr">
+        <is>
+          <t>NELIA APARECIDA BORGES NUNES</t>
+        </is>
+      </c>
+      <c r="B1137" t="inlineStr">
+        <is>
+          <t>1387.8678.0205</t>
+        </is>
+      </c>
+      <c r="C1137" t="inlineStr">
+        <is>
+          <t>(61)98496-7200</t>
+        </is>
+      </c>
+      <c r="D1137" t="inlineStr">
+        <is>
+          <t>neliaborgesnunes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1137" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1137" t="inlineStr">
+        <is>
+          <t>0286</t>
+        </is>
+      </c>
+      <c r="G1137" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="inlineStr">
+        <is>
+          <t>NELSON LUIZ PUGLIESI</t>
+        </is>
+      </c>
+      <c r="B1138" t="inlineStr">
+        <is>
+          <t>1850.0763.0159</t>
+        </is>
+      </c>
+      <c r="C1138" t="inlineStr">
+        <is>
+          <t>(61)99818-8886</t>
+        </is>
+      </c>
+      <c r="D1138" t="inlineStr">
+        <is>
+          <t>nelson.pugliesi@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1138" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1138" t="inlineStr">
+        <is>
+          <t>0386</t>
+        </is>
+      </c>
+      <c r="G1138" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="inlineStr">
+        <is>
+          <t>NEUSAMARA DA COSTA FERREIRA</t>
+        </is>
+      </c>
+      <c r="B1139" t="inlineStr">
+        <is>
+          <t>0156.7168.2020</t>
+        </is>
+      </c>
+      <c r="C1139" t="inlineStr">
+        <is>
+          <t>(61)99109-2493</t>
+        </is>
+      </c>
+      <c r="D1139" t="inlineStr">
+        <is>
+          <t>NEUSAMARA80@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E1139" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1139" t="inlineStr">
+        <is>
+          <t>0051</t>
+        </is>
+      </c>
+      <c r="G1139" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="inlineStr">
+        <is>
+          <t>NILEIDE CALDEIRA DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B1140" t="inlineStr">
+        <is>
+          <t>0181.2292.2020</t>
+        </is>
+      </c>
+      <c r="C1140" t="inlineStr">
+        <is>
+          <t>(61) 98238-2630</t>
+        </is>
+      </c>
+      <c r="D1140" t="inlineStr">
+        <is>
+          <t>nileidecaldeira30@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1140" t="inlineStr">
+        <is>
+          <t>0132</t>
+        </is>
+      </c>
+      <c r="G1140" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="inlineStr">
+        <is>
+          <t>NINA FARNESE DE ASSIS</t>
+        </is>
+      </c>
+      <c r="B1141" t="inlineStr">
+        <is>
+          <t>0118.0472.2062</t>
+        </is>
+      </c>
+      <c r="C1141" t="inlineStr">
+        <is>
+          <t>(61) 99986-7469</t>
+        </is>
+      </c>
+      <c r="D1141" t="inlineStr">
+        <is>
+          <t>ninafarnese@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1141" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1141" t="inlineStr">
+        <is>
+          <t>0167</t>
+        </is>
+      </c>
+      <c r="G1141" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" t="inlineStr">
+        <is>
+          <t>NOEME DA CONCEICAO DUARTE ESTRELA</t>
+        </is>
+      </c>
+      <c r="B1142" t="inlineStr">
+        <is>
+          <t>003708192054</t>
+        </is>
+      </c>
+      <c r="C1142" t="inlineStr">
+        <is>
+          <t>(61) 98489-8052</t>
+        </is>
+      </c>
+      <c r="D1142" t="inlineStr">
+        <is>
+          <t>noemecduartee@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1142" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1142" t="inlineStr">
+        <is>
+          <t>0337</t>
+        </is>
+      </c>
+      <c r="G1142" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" t="inlineStr">
+        <is>
+          <t>NORIVANIO GONCALVES MENDES</t>
+        </is>
+      </c>
+      <c r="B1143" t="inlineStr">
+        <is>
+          <t>0109.4965.2089</t>
+        </is>
+      </c>
+      <c r="C1143" t="inlineStr">
+        <is>
+          <t>(61)99626-5768</t>
+        </is>
+      </c>
+      <c r="D1143" t="inlineStr">
+        <is>
+          <t>nogedes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1143" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1143" t="inlineStr">
+        <is>
+          <t>0314</t>
+        </is>
+      </c>
+      <c r="G1143" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" t="inlineStr">
+        <is>
+          <t>NÚBIA MARIA ARAUJO FERNANDES</t>
+        </is>
+      </c>
+      <c r="B1144" t="inlineStr">
+        <is>
+          <t>0226.9744.2062</t>
+        </is>
+      </c>
+      <c r="C1144" t="inlineStr">
+        <is>
+          <t>(61)991107412</t>
+        </is>
+      </c>
+      <c r="D1144" t="inlineStr">
+        <is>
+          <t>nubia.m.araujo@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1144" t="inlineStr">
+        <is>
+          <t>0221</t>
+        </is>
+      </c>
+      <c r="G1144" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" t="inlineStr">
+        <is>
+          <t>OCTÁVIO AUGUSTO SILVA SALLES CORTELETTI</t>
+        </is>
+      </c>
+      <c r="B1145" t="inlineStr">
+        <is>
+          <t>0258.1589.2003</t>
+        </is>
+      </c>
+      <c r="C1145" t="inlineStr">
+        <is>
+          <t>(61)993673780</t>
+        </is>
+      </c>
+      <c r="D1145" t="inlineStr">
+        <is>
+          <t>octavio3brothers@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1145" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1145" t="inlineStr">
+        <is>
+          <t>0414</t>
+        </is>
+      </c>
+      <c r="G1145" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" t="inlineStr">
+        <is>
+          <t>ODEMIL MADUREIRA MOREIRA</t>
+        </is>
+      </c>
+      <c r="B1146" t="inlineStr">
+        <is>
+          <t>0380.9368.2755</t>
+        </is>
+      </c>
+      <c r="C1146" t="inlineStr">
+        <is>
+          <t>(61)99955-1728</t>
+        </is>
+      </c>
+      <c r="D1146" t="inlineStr">
+        <is>
+          <t>omadureiramoreira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1146" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1146" t="inlineStr">
+        <is>
+          <t>0331</t>
+        </is>
+      </c>
+      <c r="G1146" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" t="inlineStr">
+        <is>
+          <t>ODIMAR DOS SANTOS BARBOSA</t>
+        </is>
+      </c>
+      <c r="B1147" t="inlineStr">
+        <is>
+          <t>0169.1400.2070</t>
+        </is>
+      </c>
+      <c r="C1147" t="inlineStr">
+        <is>
+          <t>61996071492</t>
+        </is>
+      </c>
+      <c r="D1147" t="inlineStr">
+        <is>
+          <t>odimardossantos@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1147" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1147" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="G1147" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" t="inlineStr">
+        <is>
+          <t>OSAIR OLIVEIRA LIMA</t>
+        </is>
+      </c>
+      <c r="B1148" t="inlineStr">
+        <is>
+          <t>0239.3068.1538</t>
+        </is>
+      </c>
+      <c r="C1148" t="inlineStr">
+        <is>
+          <t>61995693881</t>
+        </is>
+      </c>
+      <c r="D1148" t="inlineStr">
+        <is>
+          <t>osairbsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1148" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1148" t="inlineStr">
+        <is>
+          <t>0244</t>
+        </is>
+      </c>
+      <c r="G1148" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" t="inlineStr">
+        <is>
+          <t>OSCAR ZVEITER NETO</t>
+        </is>
+      </c>
+      <c r="B1149" t="inlineStr">
+        <is>
+          <t>0016.9380.2089</t>
+        </is>
+      </c>
+      <c r="C1149" t="inlineStr">
+        <is>
+          <t>(61) 99984-3770</t>
+        </is>
+      </c>
+      <c r="D1149" t="inlineStr">
+        <is>
+          <t>ozveiter@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1149" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1149" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G1149" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" t="inlineStr">
+        <is>
+          <t>OSMAR LOPES DA LUZ</t>
+        </is>
+      </c>
+      <c r="B1150" t="inlineStr">
+        <is>
+          <t>0179.1181.2089</t>
+        </is>
+      </c>
+      <c r="C1150" t="inlineStr">
+        <is>
+          <t>61984739770</t>
+        </is>
+      </c>
+      <c r="D1150" t="inlineStr">
+        <is>
+          <t>OSMAR.l03@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E1150" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1150" t="inlineStr">
+        <is>
+          <t>0142</t>
+        </is>
+      </c>
+      <c r="G1150" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" t="inlineStr">
+        <is>
+          <t>PABLO FÉLIX OLIVEIRA DE QUEIROZ</t>
+        </is>
+      </c>
+      <c r="B1151" t="inlineStr">
+        <is>
+          <t>2018.7900.0205</t>
+        </is>
+      </c>
+      <c r="C1151" t="inlineStr">
+        <is>
+          <t>(61)99383-1583/(61)3335-7428</t>
+        </is>
+      </c>
+      <c r="D1151" t="inlineStr">
+        <is>
+          <t>pablo.queirozdf@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1151" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1151" t="inlineStr">
+        <is>
+          <t>0228</t>
+        </is>
+      </c>
+      <c r="G1151" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" t="inlineStr">
+        <is>
+          <t>PALLOMA ALINE DOS SANTOS E SILVA</t>
+        </is>
+      </c>
+      <c r="B1152" t="inlineStr">
+        <is>
+          <t>0202.0381.2003</t>
+        </is>
+      </c>
+      <c r="C1152" t="inlineStr">
+        <is>
+          <t>9529-9298</t>
+        </is>
+      </c>
+      <c r="D1152" t="inlineStr">
+        <is>
+          <t>pallomaassilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1152" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1152" t="inlineStr">
+        <is>
+          <t>0295</t>
+        </is>
+      </c>
+      <c r="G1152" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" t="inlineStr">
+        <is>
+          <t>PALOMA RAMOS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1153" t="inlineStr">
+        <is>
+          <t>0183.3829.2011</t>
+        </is>
+      </c>
+      <c r="C1153" t="inlineStr">
+        <is>
+          <t>(61) 99190-6911/(61) 2034-5912</t>
+        </is>
+      </c>
+      <c r="D1153" t="inlineStr">
+        <is>
+          <t>ramos.paloma@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1153" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1153" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G1153" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="inlineStr">
+        <is>
+          <t>PAOLA DA SILVA MENDES</t>
+        </is>
+      </c>
+      <c r="B1154" t="inlineStr">
+        <is>
+          <t>0167.9337.2046</t>
+        </is>
+      </c>
+      <c r="C1154" t="inlineStr">
+        <is>
+          <t>8554-5666</t>
+        </is>
+      </c>
+      <c r="D1154" t="inlineStr">
+        <is>
+          <t>haloapy@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1154" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1154" t="inlineStr">
+        <is>
+          <t>0077</t>
+        </is>
+      </c>
+      <c r="G1154" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="inlineStr">
+        <is>
+          <t>PATRICIA APARECIDA ALVES BARBOSA</t>
+        </is>
+      </c>
+      <c r="B1155" t="inlineStr">
+        <is>
+          <t>0390.4801.1023</t>
+        </is>
+      </c>
+      <c r="C1155" t="inlineStr">
+        <is>
+          <t>(61) 99168-3959</t>
+        </is>
+      </c>
+      <c r="D1155" t="inlineStr">
+        <is>
+          <t>patriciaalves3606@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1155" t="inlineStr">
+        <is>
+          <t>0256</t>
+        </is>
+      </c>
+      <c r="G1155" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="inlineStr">
+        <is>
+          <t>PATRICIA BRILHANTE DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1156" t="inlineStr">
+        <is>
+          <t>0405.1399.1384</t>
+        </is>
+      </c>
+      <c r="C1156" t="inlineStr">
+        <is>
+          <t>(61)99686-7790/ 61999645590</t>
+        </is>
+      </c>
+      <c r="D1156" t="inlineStr">
+        <is>
+          <t>gdfpatricia@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1156" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1156" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="G1156" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="inlineStr">
+        <is>
+          <t>PATRICIA CAUANA ALVES BARBOZA</t>
+        </is>
+      </c>
+      <c r="B1157" t="inlineStr">
+        <is>
+          <t>0225.2438.2003</t>
+        </is>
+      </c>
+      <c r="C1157" t="inlineStr">
+        <is>
+          <t>(61)98380-6994</t>
+        </is>
+      </c>
+      <c r="D1157" t="inlineStr">
+        <is>
+          <t>patriciatiska@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1157" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1157" t="inlineStr">
+        <is>
+          <t>0291</t>
+        </is>
+      </c>
+      <c r="G1157" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="inlineStr">
+        <is>
+          <t>PATRICIA CORATINI DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1158" t="inlineStr">
+        <is>
+          <t>0258.1507.2054</t>
+        </is>
+      </c>
+      <c r="C1158" t="inlineStr">
+        <is>
+          <t>61999654467</t>
+        </is>
+      </c>
+      <c r="D1158" t="inlineStr">
+        <is>
+          <t>patriciacoratini0202@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1158" t="inlineStr">
+        <is>
+          <t>0413</t>
+        </is>
+      </c>
+      <c r="G1158" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="inlineStr">
+        <is>
+          <t>PATRICIA DE LIMA SILVA</t>
+        </is>
+      </c>
+      <c r="B1159" t="inlineStr">
+        <is>
+          <t>0104.6857.2097</t>
+        </is>
+      </c>
+      <c r="C1159" t="inlineStr">
+        <is>
+          <t>(61) 99242-0620/3546-5961</t>
+        </is>
+      </c>
+      <c r="D1159" t="inlineStr">
+        <is>
+          <t>PATVARELA1975@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="E1159" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1159" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="G1159" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="inlineStr">
+        <is>
+          <t>PATRICIA GADIA POCAS FONSECA</t>
+        </is>
+      </c>
+      <c r="B1160" t="inlineStr">
+        <is>
+          <t>0118.1977.2046</t>
+        </is>
+      </c>
+      <c r="C1160" t="inlineStr">
+        <is>
+          <t>61991173607</t>
+        </is>
+      </c>
+      <c r="D1160" t="inlineStr">
+        <is>
+          <t>patygadia2010@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1160" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1160" t="inlineStr">
+        <is>
+          <t>0258</t>
+        </is>
+      </c>
+      <c r="G1160" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="inlineStr">
+        <is>
+          <t>PATRICIA HELENA DA ROCHA HEINZELMANN</t>
+        </is>
+      </c>
+      <c r="B1161" t="inlineStr">
+        <is>
+          <t>0103.6878.2070</t>
+        </is>
+      </c>
+      <c r="C1161" t="inlineStr">
+        <is>
+          <t>994190-919</t>
+        </is>
+      </c>
+      <c r="D1161" t="inlineStr">
+        <is>
+          <t>pathrocha@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1161" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1161" t="inlineStr">
+        <is>
+          <t>0381</t>
+        </is>
+      </c>
+      <c r="G1161" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" t="inlineStr">
+        <is>
+          <t>PATRICIA MEIRA GOMES</t>
+        </is>
+      </c>
+      <c r="B1162" t="inlineStr">
+        <is>
+          <t>0944.7604.0370</t>
+        </is>
+      </c>
+      <c r="C1162" t="inlineStr">
+        <is>
+          <t>(61)98288-8523</t>
+        </is>
+      </c>
+      <c r="D1162" t="inlineStr">
+        <is>
+          <t>patriciameira.gomes@se.df.gov.br</t>
+        </is>
+      </c>
+      <c r="E1162" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F1162" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="G1162" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" t="inlineStr">
+        <is>
+          <t>PATRICIA SOUZA VIANA CONDE</t>
+        </is>
+      </c>
+      <c r="B1163" t="inlineStr">
+        <is>
+          <t>0418.8037.1244</t>
+        </is>
+      </c>
+      <c r="C1163" t="inlineStr">
+        <is>
+          <t>(61)98179-1299 / (61)98179-0950</t>
+        </is>
+      </c>
+      <c r="D1163" t="inlineStr">
+        <is>
+          <t>pativiana33@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1163" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1163" t="inlineStr">
+        <is>
+          <t>0013</t>
+        </is>
+      </c>
+      <c r="G1163" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" t="inlineStr">
+        <is>
+          <t>PATRÍCIA APARECIDA FRANCO</t>
+        </is>
+      </c>
+      <c r="B1164" t="inlineStr">
+        <is>
+          <t>1293.8299.0205</t>
+        </is>
+      </c>
+      <c r="C1164" t="inlineStr">
+        <is>
+          <t>(61)99271-1574</t>
+        </is>
+      </c>
+      <c r="D1164" t="inlineStr">
+        <is>
+          <t>patriciaffranco@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1164" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1164" t="inlineStr">
+        <is>
+          <t>0274</t>
+        </is>
+      </c>
+      <c r="G1164" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" t="inlineStr">
+        <is>
+          <t>PATRÍCIA ELAINE DE LIMA COSTA</t>
+        </is>
+      </c>
+      <c r="B1165" t="inlineStr">
+        <is>
+          <t>0122.5441.2003</t>
+        </is>
+      </c>
+      <c r="C1165" t="inlineStr">
+        <is>
+          <t>(61) 99292-1516</t>
+        </is>
+      </c>
+      <c r="D1165" t="inlineStr">
+        <is>
+          <t>pat2005cos@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1165" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1165" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="G1165" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" t="inlineStr">
+        <is>
+          <t>PATRÍCIA SOUZA DE FREITAS</t>
+        </is>
+      </c>
+      <c r="B1166" t="inlineStr">
+        <is>
+          <t>0123.7831.2038</t>
+        </is>
+      </c>
+      <c r="C1166" t="inlineStr">
+        <is>
+          <t>(61)99117-6761</t>
+        </is>
+      </c>
+      <c r="D1166" t="inlineStr">
+        <is>
+          <t>patriciafreitas@edu.se.df.gov.br</t>
+        </is>
+      </c>
+      <c r="E1166" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1166" t="inlineStr">
+        <is>
+          <t>0305</t>
+        </is>
+      </c>
+      <c r="G1166" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" t="inlineStr">
+        <is>
+          <t>PAULA RIBEIRO COELHO</t>
+        </is>
+      </c>
+      <c r="B1167" t="inlineStr">
+        <is>
+          <t>1423.7551.0299</t>
+        </is>
+      </c>
+      <c r="C1167" t="inlineStr">
+        <is>
+          <t>(61)99915-0855</t>
+        </is>
+      </c>
+      <c r="D1167" t="inlineStr">
+        <is>
+          <t>paularcoelho@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1167" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1167" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="G1167" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" t="inlineStr">
+        <is>
+          <t>PAULA RUSKY SANT'ANNA</t>
+        </is>
+      </c>
+      <c r="B1168" t="inlineStr">
+        <is>
+          <t>0163.9664.2020</t>
+        </is>
+      </c>
+      <c r="C1168" t="inlineStr">
+        <is>
+          <t>(61) 99269-4960/(61) 98468-4488</t>
+        </is>
+      </c>
+      <c r="D1168" t="inlineStr">
+        <is>
+          <t>paularusky@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1168" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1168" t="inlineStr">
+        <is>
+          <t>0028</t>
+        </is>
+      </c>
+      <c r="G1168" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" t="inlineStr">
+        <is>
+          <t>PAULO ALBERTO DUARTE DA SILVA FILHO</t>
+        </is>
+      </c>
+      <c r="B1169" t="inlineStr">
+        <is>
+          <t>0243.2245.2089</t>
+        </is>
+      </c>
+      <c r="C1169" t="inlineStr">
+        <is>
+          <t>(61) 99628-3197</t>
+        </is>
+      </c>
+      <c r="D1169" t="inlineStr">
+        <is>
+          <t>pcacule15@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1169" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G1169" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" t="inlineStr">
+        <is>
+          <t>PAULO ANDRE CARVALHO XAVIER</t>
+        </is>
+      </c>
+      <c r="B1170" t="inlineStr">
+        <is>
+          <t>0187.1563.2003</t>
+        </is>
+      </c>
+      <c r="C1170" t="inlineStr">
+        <is>
+          <t>61) 3447-9689/(61) 99995-6084</t>
+        </is>
+      </c>
+      <c r="D1170" t="inlineStr">
+        <is>
+          <t>pacx@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1170" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1170" t="inlineStr">
+        <is>
+          <t>0306</t>
+        </is>
+      </c>
+      <c r="G1170" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" t="inlineStr">
+        <is>
+          <t>PAULO CIRILO SANTOS MENDES</t>
+        </is>
+      </c>
+      <c r="B1171" t="inlineStr">
+        <is>
+          <t>0535.6023.0205</t>
+        </is>
+      </c>
+      <c r="C1171" t="inlineStr">
+        <is>
+          <t>61999196780</t>
+        </is>
+      </c>
+      <c r="D1171" t="inlineStr">
+        <is>
+          <t>paulocmendes08@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1171" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1171" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G1171" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" t="inlineStr">
+        <is>
+          <t>PAULO DE TARSO DE ALMADA SANTOS</t>
+        </is>
+      </c>
+      <c r="B1172" t="inlineStr">
+        <is>
+          <t>0164.1896.2046</t>
+        </is>
+      </c>
+      <c r="C1172" t="inlineStr">
+        <is>
+          <t>(61) 98111-0325</t>
+        </is>
+      </c>
+      <c r="D1172" t="inlineStr">
+        <is>
+          <t>paulo.almada@trf1.jus.br</t>
+        </is>
+      </c>
+      <c r="F1172" t="inlineStr">
+        <is>
+          <t>0016</t>
+        </is>
+      </c>
+      <c r="G1172" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" t="inlineStr">
+        <is>
+          <t>PAULO HENRIQUE LIMA ROCHA</t>
+        </is>
+      </c>
+      <c r="B1173" t="inlineStr">
+        <is>
+          <t>025804582089</t>
+        </is>
+      </c>
+      <c r="C1173" t="inlineStr">
+        <is>
+          <t>(61)99501-1042/3339-2310</t>
+        </is>
+      </c>
+      <c r="D1173" t="inlineStr">
+        <is>
+          <t>paulolima1516@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1173" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1173" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="G1173" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" t="inlineStr">
+        <is>
+          <t>PAULO HENRIQUE PIRES MENDES CATEB</t>
+        </is>
+      </c>
+      <c r="B1174" t="inlineStr">
+        <is>
+          <t>0164.1382.2020</t>
+        </is>
+      </c>
+      <c r="C1174" t="inlineStr">
+        <is>
+          <t>(61)981788402</t>
+        </is>
+      </c>
+      <c r="D1174" t="inlineStr">
+        <is>
+          <t>pcateb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1174" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1174" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G1174" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" t="inlineStr">
+        <is>
+          <t>PAVLA GOULART HUNKA</t>
+        </is>
+      </c>
+      <c r="B1175" t="inlineStr">
+        <is>
+          <t>0187.9917.1651</t>
+        </is>
+      </c>
+      <c r="C1175" t="inlineStr">
+        <is>
+          <t>(61)98101-9170/(61)3344-5694</t>
+        </is>
+      </c>
+      <c r="D1175" t="inlineStr">
+        <is>
+          <t>pavlagh@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1175" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1175" t="inlineStr">
+        <is>
+          <t>0386</t>
+        </is>
+      </c>
+      <c r="G1175" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" t="inlineStr">
+        <is>
+          <t>PEDRO CALIL FARHAT DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1176" t="inlineStr">
+        <is>
+          <t>0277.5506.2011</t>
+        </is>
+      </c>
+      <c r="C1176" t="inlineStr">
+        <is>
+          <t>(61) 99646-7858</t>
+        </is>
+      </c>
+      <c r="D1176" t="inlineStr">
+        <is>
+          <t>pedrocalil1000@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1176" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1176" t="inlineStr">
+        <is>
+          <t>0027</t>
+        </is>
+      </c>
+      <c r="G1176" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" t="inlineStr">
+        <is>
+          <t>PEDRO HENRIQUE DIAS AVELAR</t>
+        </is>
+      </c>
+      <c r="B1177" t="inlineStr">
+        <is>
+          <t>1840.5352.0281</t>
+        </is>
+      </c>
+      <c r="C1177" t="inlineStr">
+        <is>
+          <t>31992995737</t>
+        </is>
+      </c>
+      <c r="D1177" t="inlineStr">
+        <is>
+          <t>pedrohdavelar@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1177" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G1177" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" t="inlineStr">
+        <is>
+          <t>PEDRO HENRIQUE SANTANA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1178" t="inlineStr">
+        <is>
+          <t>0223.8547.2097</t>
+        </is>
+      </c>
+      <c r="C1178" t="inlineStr">
+        <is>
+          <t>(61) 99802-8450</t>
+        </is>
+      </c>
+      <c r="D1178" t="inlineStr">
+        <is>
+          <t>pedrohsr.santana@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1178" t="inlineStr">
+        <is>
+          <t>0235</t>
+        </is>
+      </c>
+      <c r="G1178" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" t="inlineStr">
+        <is>
+          <t>PEDRO MORENO FEIO DE LEMOS</t>
+        </is>
+      </c>
+      <c r="B1179" t="inlineStr">
+        <is>
+          <t>1471.1791.0370</t>
+        </is>
+      </c>
+      <c r="C1179" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> (61) 99138-0502</t>
+        </is>
+      </c>
+      <c r="D1179" t="inlineStr">
+        <is>
+          <t>pedromflemos@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1179" t="inlineStr">
+        <is>
+          <t>0438</t>
+        </is>
+      </c>
+      <c r="G1179" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" t="inlineStr">
+        <is>
+          <t>PEDRO PAULO NASCENTE MACEDO BICHUETTE</t>
+        </is>
+      </c>
+      <c r="B1180" t="inlineStr">
+        <is>
+          <t>0242.4410.2046</t>
+        </is>
+      </c>
+      <c r="C1180" t="inlineStr">
+        <is>
+          <t>61982462772</t>
+        </is>
+      </c>
+      <c r="D1180" t="inlineStr">
+        <is>
+          <t>ppaulo.bichuette@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1180" t="inlineStr">
+        <is>
+          <t>0169</t>
+        </is>
+      </c>
+      <c r="G1180" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" t="inlineStr">
+        <is>
+          <t>POLLYANE DE OLIVEIRA MARQUES</t>
+        </is>
+      </c>
+      <c r="B1181" t="inlineStr">
+        <is>
+          <t>161279550248</t>
+        </is>
+      </c>
+      <c r="C1181" t="inlineStr">
+        <is>
+          <t>(61) 98116-5366</t>
+        </is>
+      </c>
+      <c r="D1181" t="inlineStr">
+        <is>
+          <t>pollyanemg@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1181" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1181" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G1181" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" t="inlineStr">
+        <is>
+          <t>POLLYANNA CINTHIA DE OLIVEIRA COSTA</t>
+        </is>
+      </c>
+      <c r="B1182" t="inlineStr">
+        <is>
+          <t>0192.1784.2062</t>
+        </is>
+      </c>
+      <c r="C1182" t="inlineStr">
+        <is>
+          <t>(61)993229057</t>
+        </is>
+      </c>
+      <c r="D1182" t="inlineStr">
+        <is>
+          <t>pollyannacinthia@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1182" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1182" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G1182" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" t="inlineStr">
+        <is>
+          <t>PRISCILA DUQUE SANTOS</t>
+        </is>
+      </c>
+      <c r="B1183" t="inlineStr">
+        <is>
+          <t>0229.3728.2054</t>
+        </is>
+      </c>
+      <c r="C1183" t="inlineStr">
+        <is>
+          <t>(61)98296-3144</t>
+        </is>
+      </c>
+      <c r="D1183" t="inlineStr">
+        <is>
+          <t>duque.acs@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1183" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1183" t="inlineStr">
+        <is>
+          <t>0261</t>
+        </is>
+      </c>
+      <c r="G1183" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" t="inlineStr">
+        <is>
+          <t>PRISCILA FÁTIMA PINHEIRO DE SIQUEIRA</t>
+        </is>
+      </c>
+      <c r="B1184" t="inlineStr">
+        <is>
+          <t>0156.6963.2070</t>
+        </is>
+      </c>
+      <c r="C1184" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> (61) 99621-7343</t>
+        </is>
+      </c>
+      <c r="D1184" t="inlineStr">
+        <is>
+          <t>priscilafatima.siq@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1184" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1184" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
+      </c>
+      <c r="G1184" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" t="inlineStr">
+        <is>
+          <t>PRISCILLA HENRIQUE SENA</t>
+        </is>
+      </c>
+      <c r="B1185" t="inlineStr">
+        <is>
+          <t>0142.1333.2089</t>
+        </is>
+      </c>
+      <c r="C1185" t="inlineStr">
+        <is>
+          <t>(61)98523-9335</t>
+        </is>
+      </c>
+      <c r="D1185" t="inlineStr">
+        <is>
+          <t>priscillasena@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1185" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1185" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="G1185" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186" t="inlineStr">
+        <is>
+          <t>PRISCILLA REJANE E SILVA CAMPOS</t>
+        </is>
+      </c>
+      <c r="B1186" t="inlineStr">
+        <is>
+          <t>019443752070</t>
+        </is>
+      </c>
+      <c r="C1186" t="inlineStr">
+        <is>
+          <t>(61)98428-9487</t>
+        </is>
+      </c>
+      <c r="D1186" t="inlineStr">
+        <is>
+          <t>priscilla.fides@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1186" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1186" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G1186" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187" t="inlineStr">
+        <is>
+          <t>QUESIA RAQUEL PEREIRA VIANA</t>
+        </is>
+      </c>
+      <c r="B1187" t="inlineStr">
+        <is>
+          <t>0232.8962.2070</t>
+        </is>
+      </c>
+      <c r="C1187" t="inlineStr">
+        <is>
+          <t>(61)99576-3499</t>
+        </is>
+      </c>
+      <c r="D1187" t="inlineStr">
+        <is>
+          <t>quesiaraquel@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1187" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1187" t="inlineStr">
+        <is>
+          <t>0316</t>
+        </is>
+      </c>
+      <c r="G1187" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188" t="inlineStr">
+        <is>
+          <t>RACHEL ALVES DE MELO</t>
+        </is>
+      </c>
+      <c r="B1188" t="inlineStr">
+        <is>
+          <t>0468.2097.1031</t>
+        </is>
+      </c>
+      <c r="C1188" t="inlineStr">
+        <is>
+          <t>(61)98199-1914</t>
+        </is>
+      </c>
+      <c r="D1188" t="inlineStr">
+        <is>
+          <t>rachel.costamelo@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1188" t="inlineStr">
+        <is>
+          <t>0267</t>
+        </is>
+      </c>
+      <c r="G1188" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" t="inlineStr">
+        <is>
+          <t>RAFAEL BATISTA FERREIRA</t>
+        </is>
+      </c>
+      <c r="B1189" t="inlineStr">
+        <is>
+          <t>0185.8700.2038</t>
+        </is>
+      </c>
+      <c r="C1189" t="inlineStr">
+        <is>
+          <t>(61)99119-7064</t>
+        </is>
+      </c>
+      <c r="D1189" t="inlineStr">
+        <is>
+          <t>faelbf@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1189" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1189" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="G1189" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" t="inlineStr">
+        <is>
+          <t>RAFAEL DA SILVA PEREIRA</t>
+        </is>
+      </c>
+      <c r="B1190" t="inlineStr">
+        <is>
+          <t>0141.3234.2062</t>
+        </is>
+      </c>
+      <c r="C1190" t="inlineStr">
+        <is>
+          <t>(61)99845-6363</t>
+        </is>
+      </c>
+      <c r="D1190" t="inlineStr">
+        <is>
+          <t>rafael.s.pereira@iesb.edu.br</t>
+        </is>
+      </c>
+      <c r="E1190" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1190" t="inlineStr">
+        <is>
+          <t>0368</t>
+        </is>
+      </c>
+      <c r="G1190" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" t="inlineStr">
+        <is>
+          <t>RAFAEL FERNANDES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1191" t="inlineStr">
+        <is>
+          <t>0176.1812.2062</t>
+        </is>
+      </c>
+      <c r="C1191" t="inlineStr">
+        <is>
+          <t>(61) 98467-3103</t>
+        </is>
+      </c>
+      <c r="D1191" t="inlineStr">
+        <is>
+          <t>rf3149863@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1191" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1191" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="G1191" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" t="inlineStr">
+        <is>
+          <t>RAFAEL LOPES ALVES BATISTA</t>
+        </is>
+      </c>
+      <c r="B1192" t="inlineStr">
+        <is>
+          <t>0230.2205.2011</t>
+        </is>
+      </c>
+      <c r="C1192" t="inlineStr">
+        <is>
+          <t>98138-2931</t>
+        </is>
+      </c>
+      <c r="D1192" t="inlineStr">
+        <is>
+          <t>rafael.batista384@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1192" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1192" t="inlineStr">
+        <is>
+          <t>0237</t>
+        </is>
+      </c>
+      <c r="G1192" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" t="inlineStr">
+        <is>
+          <t>RAFAEL RAMOS RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1193" t="inlineStr">
+        <is>
+          <t>0171.2846.2038</t>
+        </is>
+      </c>
+      <c r="C1193" t="inlineStr">
+        <is>
+          <t>61991056202</t>
+        </is>
+      </c>
+      <c r="D1193" t="inlineStr">
+        <is>
+          <t>rafael.3rs@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1193" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1193" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="G1193" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194" t="inlineStr">
+        <is>
+          <t>RAFAEL RAUPP BOCORNY</t>
+        </is>
+      </c>
+      <c r="B1194" t="inlineStr">
+        <is>
+          <t>020033752038</t>
+        </is>
+      </c>
+      <c r="C1194" t="inlineStr">
+        <is>
+          <t>(61) 99298-4504</t>
+        </is>
+      </c>
+      <c r="D1194" t="inlineStr">
+        <is>
+          <t>rafaelbocorny@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1194" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1194" t="inlineStr">
+        <is>
+          <t>0417</t>
+        </is>
+      </c>
+      <c r="G1194" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195" t="inlineStr">
+        <is>
+          <t>RAFAEL SILVA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1195" t="inlineStr">
+        <is>
+          <t>0175.7215.2003</t>
+        </is>
+      </c>
+      <c r="C1195" t="inlineStr">
+        <is>
+          <t>(61)98488-8678</t>
+        </is>
+      </c>
+      <c r="D1195" t="inlineStr">
+        <is>
+          <t>rafaelpedagogico80@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1195" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1195" t="inlineStr">
+        <is>
+          <t>0421</t>
+        </is>
+      </c>
+      <c r="G1195" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196" t="inlineStr">
+        <is>
+          <t>RAFAELA TELES MARQUES</t>
+        </is>
+      </c>
+      <c r="B1196" t="inlineStr">
+        <is>
+          <t>029658302062</t>
+        </is>
+      </c>
+      <c r="C1196" t="inlineStr">
+        <is>
+          <t>(61) 99969-4136</t>
+        </is>
+      </c>
+      <c r="D1196" t="inlineStr">
+        <is>
+          <t>telesmarquesrafaela@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1196" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1196" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G1196" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197" t="inlineStr">
+        <is>
+          <t>RAIMUNDA NONATA SANTOS MORAIS</t>
+        </is>
+      </c>
+      <c r="B1197" t="inlineStr">
+        <is>
+          <t>0077.9742.2070</t>
+        </is>
+      </c>
+      <c r="C1197" t="inlineStr">
+        <is>
+          <t>61 99223-5386</t>
+        </is>
+      </c>
+      <c r="D1197" t="inlineStr">
+        <is>
+          <t>Raymoraiis@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1197" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1197" t="inlineStr">
+        <is>
+          <t>0234</t>
+        </is>
+      </c>
+      <c r="G1197" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198" t="inlineStr">
+        <is>
+          <t>RAIMUNDO VANCERLI DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1198" t="inlineStr">
+        <is>
+          <t>0036.3064.2011</t>
+        </is>
+      </c>
+      <c r="C1198" t="inlineStr">
+        <is>
+          <t>(61)99954-1533</t>
+        </is>
+      </c>
+      <c r="D1198" t="inlineStr">
+        <is>
+          <t>vancerli@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1198" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1198" t="inlineStr">
+        <is>
+          <t>0190</t>
+        </is>
+      </c>
+      <c r="G1198" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199" t="inlineStr">
+        <is>
+          <t>RAISSA MIKAELLY LUCAS DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1199" t="inlineStr">
+        <is>
+          <t>1559.4033.0230</t>
+        </is>
+      </c>
+      <c r="C1199" t="inlineStr">
+        <is>
+          <t>(67)99347-9389</t>
+        </is>
+      </c>
+      <c r="D1199" t="inlineStr">
+        <is>
+          <t>raissa.oliveira88@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1199" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1199" t="inlineStr">
+        <is>
+          <t>0411</t>
+        </is>
+      </c>
+      <c r="G1199" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" t="inlineStr">
+        <is>
+          <t>RANIERE ARAUJO DE CAMPOS</t>
+        </is>
+      </c>
+      <c r="B1200" t="inlineStr">
+        <is>
+          <t>0115.5317.2003</t>
+        </is>
+      </c>
+      <c r="C1200" t="inlineStr">
+        <is>
+          <t>(61)98421-4166</t>
+        </is>
+      </c>
+      <c r="D1200" t="inlineStr">
+        <is>
+          <t>ranierec@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1200" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1200" t="inlineStr">
+        <is>
+          <t>0382</t>
+        </is>
+      </c>
+      <c r="G1200" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" t="inlineStr">
+        <is>
+          <t>RAQUEL ALVES FONSECA</t>
+        </is>
+      </c>
+      <c r="B1201" t="inlineStr">
+        <is>
+          <t>1187.9015.0230</t>
+        </is>
+      </c>
+      <c r="C1201" t="inlineStr">
+        <is>
+          <t>(61)991151572</t>
+        </is>
+      </c>
+      <c r="D1201" t="inlineStr">
+        <is>
+          <t>raquel.alvesfonseca10@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1201" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1201" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="G1201" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202" t="inlineStr">
+        <is>
+          <t>RAQUEL BRELAZ DA SILVA GODOI</t>
+        </is>
+      </c>
+      <c r="B1202" t="inlineStr">
+        <is>
+          <t>0493.7345.1350</t>
+        </is>
+      </c>
+      <c r="C1202" t="inlineStr">
+        <is>
+          <t>98278-8545</t>
+        </is>
+      </c>
+      <c r="D1202" t="inlineStr">
+        <is>
+          <t>raquelbsgodoi@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1202" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1202" t="inlineStr">
+        <is>
+          <t>0403</t>
+        </is>
+      </c>
+      <c r="G1202" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203" t="inlineStr">
+        <is>
+          <t>RAQUEL DE ARAUJO CARDOSO PRATA DA FONSECA</t>
+        </is>
+      </c>
+      <c r="B1203" t="inlineStr">
+        <is>
+          <t>0120.0926.2011</t>
+        </is>
+      </c>
+      <c r="C1203" t="inlineStr">
+        <is>
+          <t>(99)9677-906</t>
+        </is>
+      </c>
+      <c r="D1203" t="inlineStr">
+        <is>
+          <t>raquelprata01@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1203" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1203" t="inlineStr">
+        <is>
+          <t>0206</t>
+        </is>
+      </c>
+      <c r="G1203" t="inlineStr">
+        <is>
+          <t>1295</t>
+        </is>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" t="inlineStr">
+        <is>
+          <t>RAQUEL DOS REIS SOUZA GOMES</t>
+        </is>
+      </c>
+      <c r="B1204" t="inlineStr">
+        <is>
+          <t>0785.4284.0574</t>
+        </is>
+      </c>
+      <c r="C1204" t="inlineStr">
+        <is>
+          <t>(99) 98243-4649</t>
+        </is>
+      </c>
+      <c r="D1204" t="inlineStr">
+        <is>
+          <t>rrsouzakell@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1204" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1204" t="inlineStr">
+        <is>
+          <t>0028</t>
+        </is>
+      </c>
+      <c r="G1204" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205" t="inlineStr">
+        <is>
+          <t>RAQUEL MENDES SOUZA</t>
+        </is>
+      </c>
+      <c r="B1205" t="inlineStr">
+        <is>
+          <t>0147.9814.2003</t>
+        </is>
+      </c>
+      <c r="C1205" t="inlineStr">
+        <is>
+          <t>(61) 99683-0077</t>
+        </is>
+      </c>
+      <c r="D1205" t="inlineStr">
+        <is>
+          <t>rraquelmendessouza10@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1205" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1205" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G1205" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1206">
+      <c r="A1206" t="inlineStr">
+        <is>
+          <t>RAQUEL PEREIRA</t>
+        </is>
+      </c>
+      <c r="B1206" t="inlineStr">
+        <is>
+          <t>014051482062</t>
+        </is>
+      </c>
+      <c r="C1206" t="inlineStr">
+        <is>
+          <t>(61)99221-2814</t>
+        </is>
+      </c>
+      <c r="D1206" t="inlineStr">
+        <is>
+          <t>raquelnaweb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1206" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1206" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="G1206" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1207">
+      <c r="A1207" t="inlineStr">
+        <is>
+          <t>RAQUEL ROSA MEDEIROS</t>
+        </is>
+      </c>
+      <c r="B1207" t="inlineStr">
+        <is>
+          <t>0230.2066.2003</t>
+        </is>
+      </c>
+      <c r="C1207" t="inlineStr">
+        <is>
+          <t>61999932766</t>
+        </is>
+      </c>
+      <c r="D1207" t="inlineStr">
+        <is>
+          <t>raquelrmedeiros18@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1207" t="inlineStr">
+        <is>
+          <t>0219</t>
+        </is>
+      </c>
+      <c r="G1207" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1208">
+      <c r="A1208" t="inlineStr">
+        <is>
+          <t>RAYANE MESQUITA ALVES</t>
+        </is>
+      </c>
+      <c r="B1208" t="inlineStr">
+        <is>
+          <t>0218.7627.2046</t>
+        </is>
+      </c>
+      <c r="C1208" t="inlineStr">
+        <is>
+          <t>(61)99462-0756</t>
+        </is>
+      </c>
+      <c r="D1208" t="inlineStr">
+        <is>
+          <t>rayane15alves@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1208" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1208" t="inlineStr">
+        <is>
+          <t>0217</t>
+        </is>
+      </c>
+      <c r="G1208" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209" t="inlineStr">
+        <is>
+          <t>RAYSSA GOMES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1209" t="inlineStr">
+        <is>
+          <t>0296.4627.2089</t>
+        </is>
+      </c>
+      <c r="C1209" t="inlineStr">
+        <is>
+          <t>61993537070</t>
+        </is>
+      </c>
+      <c r="D1209" t="inlineStr">
+        <is>
+          <t>Rayssabjj18@ iCloud.com</t>
+        </is>
+      </c>
+      <c r="F1209" t="inlineStr">
+        <is>
+          <t>0210</t>
+        </is>
+      </c>
+      <c r="G1209" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1210">
+      <c r="A1210" t="inlineStr">
+        <is>
+          <t>REBECA SANTOS DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1210" t="inlineStr">
+        <is>
+          <t>025091922011</t>
+        </is>
+      </c>
+      <c r="C1210" t="inlineStr">
+        <is>
+          <t>(61) 98260-3076</t>
+        </is>
+      </c>
+      <c r="D1210" t="inlineStr">
+        <is>
+          <t>rebeccalovve12@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1210" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1210" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="G1210" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1211">
+      <c r="A1211" t="inlineStr">
+        <is>
+          <t>REGIANE BATISTA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B1211" t="inlineStr">
+        <is>
+          <t>0174.9274.2020</t>
+        </is>
+      </c>
+      <c r="C1211" t="inlineStr">
+        <is>
+          <t>(61)99689-1304</t>
+        </is>
+      </c>
+      <c r="D1211" t="inlineStr">
+        <is>
+          <t>repessoabsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1211" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1211" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="G1211" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1212">
+      <c r="A1212" t="inlineStr">
+        <is>
+          <t>REGIKELLSANIELY BEZERRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1212" t="inlineStr">
+        <is>
+          <t>0184.4897.2062</t>
+        </is>
+      </c>
+      <c r="C1212" t="inlineStr">
+        <is>
+          <t>(61)99576-2816</t>
+        </is>
+      </c>
+      <c r="D1212" t="inlineStr">
+        <is>
+          <t>regikellsaniely@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1212" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1212" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="G1212" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1213">
+      <c r="A1213" t="inlineStr">
+        <is>
+          <t>RENATA FAVA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1213" t="inlineStr">
+        <is>
+          <t>0139.9530.2089</t>
+        </is>
+      </c>
+      <c r="C1213" t="inlineStr">
+        <is>
+          <t>(75) 99248-3989</t>
+        </is>
+      </c>
+      <c r="D1213" t="inlineStr">
+        <is>
+          <t>renata.fava@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1213" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1213" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G1213" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1214">
+      <c r="A1214" t="inlineStr">
+        <is>
+          <t>RENATO ASFORA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1214" t="inlineStr">
+        <is>
+          <t>0143.3670.2070</t>
+        </is>
+      </c>
+      <c r="C1214" t="inlineStr">
+        <is>
+          <t>98161-9873</t>
+        </is>
+      </c>
+      <c r="D1214" t="inlineStr">
+        <is>
+          <t>rao77.oliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1214" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1214" t="inlineStr">
+        <is>
+          <t>0026</t>
+        </is>
+      </c>
+      <c r="G1214" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="1215">
+      <c r="A1215" t="inlineStr">
+        <is>
+          <t>RENATO DA SILVA NUNES</t>
+        </is>
+      </c>
+      <c r="B1215" t="inlineStr">
+        <is>
+          <t>0191.2691.2038</t>
+        </is>
+      </c>
+      <c r="C1215" t="inlineStr">
+        <is>
+          <t>8453-2888/3335-4030</t>
+        </is>
+      </c>
+      <c r="D1215" t="inlineStr">
+        <is>
+          <t>renatodasilvanunes@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1215" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1215" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="G1215" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1216">
+      <c r="A1216" t="inlineStr">
+        <is>
+          <t>RENATO DE MENDONCA LOPES</t>
+        </is>
+      </c>
+      <c r="B1216" t="inlineStr">
+        <is>
+          <t>0075.4244.2054</t>
+        </is>
+      </c>
+      <c r="C1216" t="inlineStr">
+        <is>
+          <t>(61)99667-1971</t>
+        </is>
+      </c>
+      <c r="D1216" t="inlineStr">
+        <is>
+          <t>rmlopes1971@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1216" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1216" t="inlineStr">
+        <is>
+          <t>0296</t>
+        </is>
+      </c>
+      <c r="G1216" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1217">
+      <c r="A1217" t="inlineStr">
+        <is>
+          <t>RHUDSON AUGUSTO DE QUEIROZ PAIVA</t>
+        </is>
+      </c>
+      <c r="B1217" t="inlineStr">
+        <is>
+          <t>0119.6857.2054</t>
+        </is>
+      </c>
+      <c r="C1217" t="inlineStr">
+        <is>
+          <t>(61)981209516</t>
+        </is>
+      </c>
+      <c r="D1217" t="inlineStr">
+        <is>
+          <t>rhudson.paiva@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1217" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1217" t="inlineStr">
+        <is>
+          <t>0437</t>
+        </is>
+      </c>
+      <c r="G1217" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1218">
+      <c r="A1218" t="inlineStr">
+        <is>
+          <t>RICARDO ADRIANO ALMEIDA SILVA</t>
+        </is>
+      </c>
+      <c r="B1218" t="inlineStr">
+        <is>
+          <t>0336.6204.1058</t>
+        </is>
+      </c>
+      <c r="C1218" t="inlineStr">
+        <is>
+          <t>(61)99108-0033</t>
+        </is>
+      </c>
+      <c r="D1218" t="inlineStr">
+        <is>
+          <t>radri00@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1218" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1218" t="inlineStr">
+        <is>
+          <t>0129</t>
+        </is>
+      </c>
+      <c r="G1218" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1219">
+      <c r="A1219" t="inlineStr">
+        <is>
+          <t>RIZOALETE APARECIDA FRANCIOSI MUNARO</t>
+        </is>
+      </c>
+      <c r="B1219" t="inlineStr">
+        <is>
+          <t>029565390914</t>
+        </is>
+      </c>
+      <c r="C1219" t="inlineStr">
+        <is>
+          <t>(61) 99953-3226</t>
+        </is>
+      </c>
+      <c r="D1219" t="inlineStr">
+        <is>
+          <t>ninamunaro07@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1219" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1219" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G1219" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1220">
+      <c r="A1220" t="inlineStr">
+        <is>
+          <t>ROBERIO ANTUNES SIMIONATO</t>
+        </is>
+      </c>
+      <c r="B1220" t="inlineStr">
+        <is>
+          <t>0305.8364.1007</t>
+        </is>
+      </c>
+      <c r="C1220" t="inlineStr">
+        <is>
+          <t>(61) 99988-0557</t>
+        </is>
+      </c>
+      <c r="D1220" t="inlineStr">
+        <is>
+          <t>roberiosimionato@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F1220" t="inlineStr">
+        <is>
+          <t>0128</t>
+        </is>
+      </c>
+      <c r="G1220" t="inlineStr">
+        <is>
+          <t>1147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1221">
+      <c r="A1221" t="inlineStr">
+        <is>
+          <t>ROBERTA BARBOZA MOURA</t>
+        </is>
+      </c>
+      <c r="B1221" t="inlineStr">
+        <is>
+          <t>0117.0566.2038</t>
+        </is>
+      </c>
+      <c r="C1221" t="inlineStr">
+        <is>
+          <t>(61)98541-7408</t>
+        </is>
+      </c>
+      <c r="D1221" t="inlineStr">
+        <is>
+          <t>rb.moura@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1221" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="G1221" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1222">
+      <c r="A1222" t="inlineStr">
+        <is>
+          <t>ROBERTO BORN</t>
+        </is>
+      </c>
+      <c r="B1222" t="inlineStr">
+        <is>
+          <t>0075.6013.2038</t>
+        </is>
+      </c>
+      <c r="C1222" t="inlineStr">
+        <is>
+          <t>61999712004</t>
+        </is>
+      </c>
+      <c r="D1222" t="inlineStr">
+        <is>
+          <t>robertoborn1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1222" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1222" t="inlineStr">
+        <is>
+          <t>0290</t>
+        </is>
+      </c>
+      <c r="G1222" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1223">
+      <c r="A1223" t="inlineStr">
+        <is>
+          <t>ROBERTO DOS SANTOS MENEZES</t>
+        </is>
+      </c>
+      <c r="B1223" t="inlineStr">
+        <is>
+          <t>018003042143</t>
+        </is>
+      </c>
+      <c r="C1223" t="inlineStr">
+        <is>
+          <t>(61) 98151-9209</t>
+        </is>
+      </c>
+      <c r="D1223" t="inlineStr">
+        <is>
+          <t>menezesaltoastral2020@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1223" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1223" t="inlineStr">
+        <is>
+          <t>0338</t>
+        </is>
+      </c>
+      <c r="G1223" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="1224">
+      <c r="A1224" t="inlineStr">
+        <is>
+          <t>RODRIGO DA SILVA DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B1224" t="inlineStr">
+        <is>
+          <t>029660982003</t>
+        </is>
+      </c>
+      <c r="C1224" t="inlineStr">
+        <is>
+          <t>(61) 98418-5047</t>
+        </is>
+      </c>
+      <c r="D1224" t="inlineStr">
+        <is>
+          <t>rodrigodacruzsilva2008@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1224" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1224" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="G1224" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1225">
+      <c r="A1225" t="inlineStr">
+        <is>
+          <t>RODRIGO MILHOMENS VOGADO</t>
+        </is>
+      </c>
+      <c r="B1225" t="inlineStr">
+        <is>
+          <t>021607452011</t>
+        </is>
+      </c>
+      <c r="C1225" t="inlineStr">
+        <is>
+          <t>(61)98128-2322</t>
+        </is>
+      </c>
+      <c r="D1225" t="inlineStr">
+        <is>
+          <t>rodrigomilhomomens@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1225" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F1225" t="inlineStr">
+        <is>
+          <t>0199</t>
+        </is>
+      </c>
+      <c r="G1225" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1226">
+      <c r="A1226" t="inlineStr">
+        <is>
+          <t>RODRIGO OTÁVIO MAGALHÃES</t>
+        </is>
+      </c>
+      <c r="B1226" t="inlineStr">
+        <is>
+          <t>090201640272</t>
+        </is>
+      </c>
+      <c r="C1226" t="inlineStr">
+        <is>
+          <t>(61) 98107-1074</t>
+        </is>
+      </c>
+      <c r="D1226" t="inlineStr">
+        <is>
+          <t>rodrigo.otavio@itamaraty.gov.br</t>
+        </is>
+      </c>
+      <c r="E1226" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1226" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G1226" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1227">
+      <c r="A1227" t="inlineStr">
+        <is>
+          <t>RODRIGO RAFAEL ARAÚJO MEDEIROS</t>
+        </is>
+      </c>
+      <c r="B1227" t="inlineStr">
+        <is>
+          <t>0112.1527.2054</t>
+        </is>
+      </c>
+      <c r="C1227" t="inlineStr">
+        <is>
+          <t>(61) 98157-7567</t>
+        </is>
+      </c>
+      <c r="D1227" t="inlineStr">
+        <is>
+          <t>rodrigo.rockfeller@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1227" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1227" t="inlineStr">
+        <is>
+          <t>0019</t>
+        </is>
+      </c>
+      <c r="G1227" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="1228">
+      <c r="A1228" t="inlineStr">
+        <is>
+          <t>RODRIGO VAZ DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1228" t="inlineStr">
+        <is>
+          <t>0258.0814.2011</t>
+        </is>
+      </c>
+      <c r="C1228" t="inlineStr">
+        <is>
+          <t>(61)98157-1083</t>
+        </is>
+      </c>
+      <c r="D1228" t="inlineStr">
+        <is>
+          <t>rodrigovazd.oliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1228" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1228" t="inlineStr">
+        <is>
+          <t>0015</t>
+        </is>
+      </c>
+      <c r="G1228" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1229">
+      <c r="A1229" t="inlineStr">
+        <is>
+          <t>RODRIGO VILELA FONSECA DE SOUZA</t>
+        </is>
+      </c>
+      <c r="B1229" t="inlineStr">
+        <is>
+          <t>245046440159</t>
+        </is>
+      </c>
+      <c r="C1229" t="inlineStr">
+        <is>
+          <t>(61) 99966-7934</t>
+        </is>
+      </c>
+      <c r="D1229" t="inlineStr">
+        <is>
+          <t>rodrigo.vilela@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1229" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1229" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G1229" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1230">
+      <c r="A1230" t="inlineStr">
+        <is>
+          <t>RONALDO SIMOES NASCIMENTO JUNIOR</t>
+        </is>
+      </c>
+      <c r="B1230" t="inlineStr">
+        <is>
+          <t>017114592046</t>
+        </is>
+      </c>
+      <c r="C1230" t="inlineStr">
+        <is>
+          <t>(61)99674-1204</t>
+        </is>
+      </c>
+      <c r="D1230" t="inlineStr">
+        <is>
+          <t>sir.junior@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1230" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1230" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="G1230" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1231">
+      <c r="A1231" t="inlineStr">
+        <is>
+          <t>RONEY JACINTO DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1231" t="inlineStr">
+        <is>
+          <t>1187.9009.0299</t>
+        </is>
+      </c>
+      <c r="C1231" t="inlineStr">
+        <is>
+          <t>(61) 99921-5151</t>
+        </is>
+      </c>
+      <c r="D1231" t="inlineStr">
+        <is>
+          <t>roneyjacintodesousa@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1231" t="inlineStr">
+        <is>
+          <t>0085</t>
+        </is>
+      </c>
+      <c r="G1231" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1232">
+      <c r="A1232" t="inlineStr">
+        <is>
+          <t>RONIEL FRANCISCO DE ABREU</t>
+        </is>
+      </c>
+      <c r="B1232" t="inlineStr">
+        <is>
+          <t>0192.3049.2046</t>
+        </is>
+      </c>
+      <c r="C1232" t="inlineStr">
+        <is>
+          <t>(61)99134-7062</t>
+        </is>
+      </c>
+      <c r="D1232" t="inlineStr">
+        <is>
+          <t>roniel.promovida@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1232" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1232" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="G1232" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1233">
+      <c r="A1233" t="inlineStr">
+        <is>
+          <t>RONIELSON FRANCISCO GONÇALVES ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B1233" t="inlineStr">
+        <is>
+          <t>021075182020</t>
+        </is>
+      </c>
+      <c r="C1233" t="inlineStr">
+        <is>
+          <t>(61)991569588</t>
+        </is>
+      </c>
+      <c r="D1233" t="inlineStr">
+        <is>
+          <t>ronyaraujo1990@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1233" t="inlineStr">
+        <is>
+          <t>Supervisor de Local</t>
+        </is>
+      </c>
+      <c r="F1233" t="inlineStr">
+        <is>
+          <t>0281</t>
+        </is>
+      </c>
+      <c r="G1233" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1234">
+      <c r="A1234" t="inlineStr">
+        <is>
+          <t>ROSA FERREIRA DE ALMEIDA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1234" t="inlineStr">
+        <is>
+          <t>1214.6043.0264</t>
+        </is>
+      </c>
+      <c r="C1234" t="inlineStr">
+        <is>
+          <t>(61) 98531-0162</t>
+        </is>
+      </c>
+      <c r="D1234" t="inlineStr">
+        <is>
+          <t>rosafaoliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1234" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1234" t="inlineStr">
+        <is>
+          <t>0002</t>
+        </is>
+      </c>
+      <c r="G1234" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="1235">
+      <c r="A1235" t="inlineStr">
+        <is>
+          <t>ROSANA APARECIDA COSTA MENDES</t>
+        </is>
+      </c>
+      <c r="B1235" t="inlineStr">
+        <is>
+          <t>0192.2390.2003</t>
+        </is>
+      </c>
+      <c r="C1235" t="inlineStr">
+        <is>
+          <t>61984006187</t>
+        </is>
+      </c>
+      <c r="D1235" t="inlineStr">
+        <is>
+          <t>rosana.costamendes@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="F1235" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="G1235" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1236">
+      <c r="A1236" t="inlineStr">
+        <is>
+          <t>ROSANA CAVALCANTE DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1236" t="inlineStr">
+        <is>
+          <t>015896102020</t>
+        </is>
+      </c>
+      <c r="C1236" t="inlineStr">
+        <is>
+          <t>(61)99843-1819</t>
+        </is>
+      </c>
+      <c r="D1236" t="inlineStr">
+        <is>
+          <t>eng.rcavalcantes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1236" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1236" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="G1236" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1237">
+      <c r="A1237" t="inlineStr">
+        <is>
+          <t>ROSANA MOREIRA BORGES</t>
+        </is>
+      </c>
+      <c r="B1237" t="inlineStr">
+        <is>
+          <t>0102.2059.2038</t>
+        </is>
+      </c>
+      <c r="C1237" t="inlineStr">
+        <is>
+          <t>8140-1412/9131-0953</t>
+        </is>
+      </c>
+      <c r="D1237" t="inlineStr">
+        <is>
+          <t>rosana.ro07@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1237" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1237" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="G1237" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1238">
+      <c r="A1238" t="inlineStr">
+        <is>
+          <t>ROSANGELA COSTA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1238" t="inlineStr">
+        <is>
+          <t>0176.8101.2046</t>
+        </is>
+      </c>
+      <c r="C1238" t="inlineStr">
+        <is>
+          <t>(61)98432-8851/(61)3052-2463</t>
+        </is>
+      </c>
+      <c r="D1238" t="inlineStr">
+        <is>
+          <t>rosangelacostafe@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1238" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1238" t="inlineStr">
+        <is>
+          <t>0226</t>
+        </is>
+      </c>
+      <c r="G1238" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="inlineStr">
+        <is>
+          <t>ROSANGELA PORTUGAL DANTAS</t>
+        </is>
+      </c>
+      <c r="B1239" t="inlineStr">
+        <is>
+          <t>0070.6189.2070</t>
+        </is>
+      </c>
+      <c r="C1239" t="inlineStr">
+        <is>
+          <t>61985007239</t>
+        </is>
+      </c>
+      <c r="D1239" t="inlineStr">
+        <is>
+          <t>rosangelapdantas@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1239" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G1239" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1240">
+      <c r="A1240" t="inlineStr">
+        <is>
+          <t>ROSÂNGELA MIRANDA DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="B1240" t="inlineStr">
+        <is>
+          <t>0211.6597.2011</t>
+        </is>
+      </c>
+      <c r="C1240" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> (61) 99927-2047</t>
+        </is>
+      </c>
+      <c r="D1240" t="inlineStr">
+        <is>
+          <t>angela18_df@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1240" t="inlineStr">
+        <is>
+          <t>0202</t>
+        </is>
+      </c>
+      <c r="G1240" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="inlineStr">
+        <is>
+          <t>RUTE LIMA DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1241" t="inlineStr">
+        <is>
+          <t>0245.9997.2020</t>
+        </is>
+      </c>
+      <c r="C1241" t="inlineStr">
+        <is>
+          <t>(61)99460-4230</t>
+        </is>
+      </c>
+      <c r="D1241" t="inlineStr">
+        <is>
+          <t>rutesilvapedagoga@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1241" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1241" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="G1241" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="inlineStr">
+        <is>
+          <t>SABRINA ALMEIDA DE JESUS</t>
+        </is>
+      </c>
+      <c r="B1242" t="inlineStr">
+        <is>
+          <t>0605.0685.1074</t>
+        </is>
+      </c>
+      <c r="C1242" t="inlineStr">
+        <is>
+          <t>(61)992379898</t>
+        </is>
+      </c>
+      <c r="D1242" t="inlineStr">
+        <is>
+          <t>sabrinaleitura@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1242" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1242" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="G1242" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="inlineStr">
+        <is>
+          <t>SAMANTA MACIEL DE LIMA</t>
+        </is>
+      </c>
+      <c r="B1243" t="inlineStr">
+        <is>
+          <t>0180.1236.2011</t>
+        </is>
+      </c>
+      <c r="C1243" t="inlineStr">
+        <is>
+          <t>(61)98135-2026</t>
+        </is>
+      </c>
+      <c r="D1243" t="inlineStr">
+        <is>
+          <t>samanta.macieldelima@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1243" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1243" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="G1243" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="inlineStr">
+        <is>
+          <t>SAMUEL GONÇALVES DIAS</t>
+        </is>
+      </c>
+      <c r="B1244" t="inlineStr">
+        <is>
+          <t>029661292038</t>
+        </is>
+      </c>
+      <c r="C1244" t="inlineStr">
+        <is>
+          <t>(61) 99837-1720</t>
+        </is>
+      </c>
+      <c r="D1244" t="inlineStr">
+        <is>
+          <t>samueldias.gon@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1244" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1244" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="G1244" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="inlineStr">
+        <is>
+          <t>SAMUELE MACHADO GROSSI</t>
+        </is>
+      </c>
+      <c r="B1245" t="inlineStr">
+        <is>
+          <t>1570.1160.0574</t>
+        </is>
+      </c>
+      <c r="C1245" t="inlineStr">
+        <is>
+          <t>(71) 99913-2535</t>
+        </is>
+      </c>
+      <c r="D1245" t="inlineStr">
+        <is>
+          <t>smachadogrossi@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1245" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G1245" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="inlineStr">
+        <is>
+          <t>SANDRA MARIA DA CONCEICAO ALMEIDA</t>
+        </is>
+      </c>
+      <c r="B1246" t="inlineStr">
+        <is>
+          <t>0289.0227.1503</t>
+        </is>
+      </c>
+      <c r="C1246" t="inlineStr">
+        <is>
+          <t>(61) 98540-2857</t>
+        </is>
+      </c>
+      <c r="D1246" t="inlineStr">
+        <is>
+          <t>sandralmeida50@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1246" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1246" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G1246" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1247">
+      <c r="A1247" t="inlineStr">
+        <is>
+          <t>SANDRA REGINA LEMOS GOMES</t>
+        </is>
+      </c>
+      <c r="B1247" t="inlineStr">
+        <is>
+          <t>0170.7508.2046</t>
+        </is>
+      </c>
+      <c r="C1247" t="inlineStr">
+        <is>
+          <t>(61)99992-0623</t>
+        </is>
+      </c>
+      <c r="D1247" t="inlineStr">
+        <is>
+          <t>s-lemos-gomes@uol.com.br</t>
+        </is>
+      </c>
+      <c r="E1247" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1247" t="inlineStr">
+        <is>
+          <t>0250</t>
+        </is>
+      </c>
+      <c r="G1247" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="inlineStr">
+        <is>
+          <t>SARA DOS SANTOS MOTA</t>
+        </is>
+      </c>
+      <c r="B1248" t="inlineStr">
+        <is>
+          <t>014870112089</t>
+        </is>
+      </c>
+      <c r="C1248" t="inlineStr">
+        <is>
+          <t>(61)98597-2455</t>
+        </is>
+      </c>
+      <c r="D1248" t="inlineStr">
+        <is>
+          <t>isaquemf28@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1248" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1248" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G1248" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="inlineStr">
+        <is>
+          <t>SARA GOMES SAMPAIO</t>
+        </is>
+      </c>
+      <c r="B1249" t="inlineStr">
+        <is>
+          <t>0257.9900.2020</t>
+        </is>
+      </c>
+      <c r="C1249" t="inlineStr">
+        <is>
+          <t>61983633714</t>
+        </is>
+      </c>
+      <c r="D1249" t="inlineStr">
+        <is>
+          <t>SAMPAIO.SARA1331@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="F1249" t="inlineStr">
+        <is>
+          <t>0048</t>
+        </is>
+      </c>
+      <c r="G1249" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="inlineStr">
+        <is>
+          <t>SERGIO DAGNINO FALCAO</t>
+        </is>
+      </c>
+      <c r="B1250" t="inlineStr">
+        <is>
+          <t>0000.4691.2046</t>
+        </is>
+      </c>
+      <c r="C1250" t="inlineStr">
+        <is>
+          <t>(61) 99211-1060</t>
+        </is>
+      </c>
+      <c r="D1250" t="inlineStr">
+        <is>
+          <t>sergio.d.falcao@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1250" t="inlineStr">
+        <is>
+          <t>0022</t>
+        </is>
+      </c>
+      <c r="G1250" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="inlineStr">
+        <is>
+          <t>SHEILA MARA CHAVES RAMOS FRANÇA</t>
+        </is>
+      </c>
+      <c r="B1251" t="inlineStr">
+        <is>
+          <t>019485982003</t>
+        </is>
+      </c>
+      <c r="C1251" t="inlineStr">
+        <is>
+          <t>(61) 98105-1986</t>
+        </is>
+      </c>
+      <c r="D1251" t="inlineStr">
+        <is>
+          <t>sheila.290186@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1251" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1251" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G1251" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="inlineStr">
+        <is>
+          <t>SHIRLEY KELLER DE CASTRO DIAS</t>
+        </is>
+      </c>
+      <c r="B1252" t="inlineStr">
+        <is>
+          <t>1526.3233.0264</t>
+        </is>
+      </c>
+      <c r="C1252" t="inlineStr">
+        <is>
+          <t>(61) 98315-2537</t>
+        </is>
+      </c>
+      <c r="D1252" t="inlineStr">
+        <is>
+          <t>skmoveisplanejadosdf@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1252" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="G1252" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="inlineStr">
+        <is>
+          <t>SILVANA FRANCISCO PIRES ALBERNAZ</t>
+        </is>
+      </c>
+      <c r="B1253" t="inlineStr">
+        <is>
+          <t>1140.1919.0230</t>
+        </is>
+      </c>
+      <c r="C1253" t="inlineStr">
+        <is>
+          <t>(61) 99652-1619</t>
+        </is>
+      </c>
+      <c r="D1253" t="inlineStr">
+        <is>
+          <t>silvanaalbernaz@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1253" t="inlineStr">
+        <is>
+          <t>0417</t>
+        </is>
+      </c>
+      <c r="G1253" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="inlineStr">
+        <is>
+          <t>SILVANIA ABREU PIMENTA</t>
+        </is>
+      </c>
+      <c r="B1254" t="inlineStr">
+        <is>
+          <t>142827600264</t>
+        </is>
+      </c>
+      <c r="C1254" t="inlineStr">
+        <is>
+          <t>(61) 99678-2741</t>
+        </is>
+      </c>
+      <c r="D1254" t="inlineStr">
+        <is>
+          <t>sil_abreufranca@icloud.com</t>
+        </is>
+      </c>
+      <c r="E1254" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1254" t="inlineStr">
+        <is>
+          <t>0401</t>
+        </is>
+      </c>
+      <c r="G1254" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="inlineStr">
+        <is>
+          <t>SILVIA CASAGRANDE DANTAS TEIXEIRA</t>
+        </is>
+      </c>
+      <c r="B1255" t="inlineStr">
+        <is>
+          <t>025849522020</t>
+        </is>
+      </c>
+      <c r="C1255" t="inlineStr">
+        <is>
+          <t>(61) 99853-4778</t>
+        </is>
+      </c>
+      <c r="D1255" t="inlineStr">
+        <is>
+          <t>csgrandes@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1255" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1255" t="inlineStr">
+        <is>
+          <t>0337</t>
+        </is>
+      </c>
+      <c r="G1255" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="inlineStr">
+        <is>
+          <t>SIMONE DO EGYPTO FEITOZA DE OLIVEIRA MIRANDA</t>
+        </is>
+      </c>
+      <c r="B1256" t="inlineStr">
+        <is>
+          <t>010959682089</t>
+        </is>
+      </c>
+      <c r="C1256" t="inlineStr">
+        <is>
+          <t>(61)99945-1905</t>
+        </is>
+      </c>
+      <c r="D1256" t="inlineStr">
+        <is>
+          <t>simone.egypto.nutri2@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1256" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1256" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="G1256" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="inlineStr">
+        <is>
+          <t>SIMONE FERREIRA DE FREITAS</t>
+        </is>
+      </c>
+      <c r="B1257" t="inlineStr">
+        <is>
+          <t>0149.2829.2097</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr">
+        <is>
+          <t>99581-6946 / 99120-1564</t>
+        </is>
+      </c>
+      <c r="D1257" t="inlineStr">
+        <is>
+          <t>simone2anjos@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1257" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1257" t="inlineStr">
+        <is>
+          <t>0380</t>
+        </is>
+      </c>
+      <c r="G1257" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="inlineStr">
+        <is>
+          <t>SIMONE GOMES DE SÁ TELES</t>
+        </is>
+      </c>
+      <c r="B1258" t="inlineStr">
+        <is>
+          <t>0184.5061.2003</t>
+        </is>
+      </c>
+      <c r="C1258" t="inlineStr">
+        <is>
+          <t>(61)98595-6178</t>
+        </is>
+      </c>
+      <c r="D1258" t="inlineStr">
+        <is>
+          <t>simone.gsteles@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1258" t="inlineStr">
+        <is>
+          <t>0043</t>
+        </is>
+      </c>
+      <c r="G1258" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="inlineStr">
+        <is>
+          <t>SIMONE HERMINIO ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B1259" t="inlineStr">
+        <is>
+          <t>050866680701</t>
+        </is>
+      </c>
+      <c r="C1259" t="inlineStr">
+        <is>
+          <t>(61)99179-1280</t>
+        </is>
+      </c>
+      <c r="D1259" t="inlineStr">
+        <is>
+          <t>araujosimone3381@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1259" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1259" t="inlineStr">
+        <is>
+          <t>0034</t>
+        </is>
+      </c>
+      <c r="G1259" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="inlineStr">
+        <is>
+          <t>SIMONE MOTA FERNANDES</t>
+        </is>
+      </c>
+      <c r="B1260" t="inlineStr">
+        <is>
+          <t>0424.5886.1023</t>
+        </is>
+      </c>
+      <c r="C1260" t="inlineStr">
+        <is>
+          <t>(63) 99250-7701</t>
+        </is>
+      </c>
+      <c r="D1260" t="inlineStr">
+        <is>
+          <t>motasimone522@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1260" t="inlineStr">
+        <is>
+          <t>0379</t>
+        </is>
+      </c>
+      <c r="G1260" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="inlineStr">
+        <is>
+          <t>SINHARINHA LOPES DO MONTE</t>
+        </is>
+      </c>
+      <c r="B1261" t="inlineStr">
+        <is>
+          <t>0206.1441.1511</t>
+        </is>
+      </c>
+      <c r="C1261" t="inlineStr">
+        <is>
+          <t>(61)99134-5757</t>
+        </is>
+      </c>
+      <c r="D1261" t="inlineStr">
+        <is>
+          <t>sinharinhalopes94@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1261" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1261" t="inlineStr">
+        <is>
+          <t>0394</t>
+        </is>
+      </c>
+      <c r="G1261" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="inlineStr">
+        <is>
+          <t>SMÊNIA ALDAIRES SOUZA SILVA</t>
+        </is>
+      </c>
+      <c r="B1262" t="inlineStr">
+        <is>
+          <t>0078.3123.2046</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr">
+        <is>
+          <t>(61) 99618-3739</t>
+        </is>
+      </c>
+      <c r="D1262" t="inlineStr">
+        <is>
+          <t>smeniasilva@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1262" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1262" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="G1262" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="inlineStr">
+        <is>
+          <t>SOLANGE MARIA NASCIMENTO VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B1263" t="inlineStr">
+        <is>
+          <t>0306.2129.1112</t>
+        </is>
+      </c>
+      <c r="C1263" t="inlineStr">
+        <is>
+          <t>982051890</t>
+        </is>
+      </c>
+      <c r="D1263" t="inlineStr">
+        <is>
+          <t>solange.maranhense@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1263" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1263" t="inlineStr">
+        <is>
+          <t>0053</t>
+        </is>
+      </c>
+      <c r="G1263" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="inlineStr">
+        <is>
+          <t>SORAIA ARAUJO SOUTO</t>
+        </is>
+      </c>
+      <c r="B1264" t="inlineStr">
+        <is>
+          <t>0106.5582.2046</t>
+        </is>
+      </c>
+      <c r="C1264" t="inlineStr">
+        <is>
+          <t>61999677148</t>
+        </is>
+      </c>
+      <c r="D1264" t="inlineStr">
+        <is>
+          <t>soraia.souto@trf1.jus.br</t>
+        </is>
+      </c>
+      <c r="F1264" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="G1264" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="inlineStr">
+        <is>
+          <t>STELLA MARIA SOUZA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1265" t="inlineStr">
+        <is>
+          <t>080925750388</t>
+        </is>
+      </c>
+      <c r="C1265" t="inlineStr">
+        <is>
+          <t>(61) 98223-4010</t>
+        </is>
+      </c>
+      <c r="D1265" t="inlineStr">
+        <is>
+          <t>stellamariasoliveira@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1265" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1265" t="inlineStr">
+        <is>
+          <t>0177</t>
+        </is>
+      </c>
+      <c r="G1265" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="inlineStr">
+        <is>
+          <t>SUZANA PEIXOTO DA CONCEIÇÃO ZVEITER</t>
+        </is>
+      </c>
+      <c r="B1266" t="inlineStr">
+        <is>
+          <t>0360.5838.1066</t>
+        </is>
+      </c>
+      <c r="C1266" t="inlineStr">
+        <is>
+          <t>(61) 99618-5125</t>
+        </is>
+      </c>
+      <c r="D1266" t="inlineStr">
+        <is>
+          <t>supeixoto@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1266" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="G1266" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1267">
+      <c r="A1267" t="inlineStr">
+        <is>
+          <t>SÁVIO SOARES DE ANDRADE</t>
+        </is>
+      </c>
+      <c r="B1267" t="inlineStr">
+        <is>
+          <t>0341.9593.2798</t>
+        </is>
+      </c>
+      <c r="C1267" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> (61) 99996-6682</t>
+        </is>
+      </c>
+      <c r="D1267" t="inlineStr">
+        <is>
+          <t>savioveterinario@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1267" t="inlineStr">
+        <is>
+          <t>0254</t>
+        </is>
+      </c>
+      <c r="G1267" t="inlineStr">
+        <is>
+          <t>1287</t>
+        </is>
+      </c>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="inlineStr">
+        <is>
+          <t>TACIANA SIMÕES DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1268" t="inlineStr">
+        <is>
+          <t>0423.6672.1007</t>
+        </is>
+      </c>
+      <c r="C1268" t="inlineStr">
+        <is>
+          <t>(61) 99558-5083</t>
+        </is>
+      </c>
+      <c r="D1268" t="inlineStr">
+        <is>
+          <t>taciana_oj@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1268" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1268" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G1268" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="inlineStr">
+        <is>
+          <t>TADIA CRISTINA SOUSA NUNES</t>
+        </is>
+      </c>
+      <c r="B1269" t="inlineStr">
+        <is>
+          <t>0183.3930.1317</t>
+        </is>
+      </c>
+      <c r="C1269" t="inlineStr">
+        <is>
+          <t>61) 99844-5944</t>
+        </is>
+      </c>
+      <c r="D1269" t="inlineStr">
+        <is>
+          <t>Tadiacris@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1269" t="inlineStr">
+        <is>
+          <t>2088</t>
+        </is>
+      </c>
+      <c r="G1269" t="inlineStr">
+        <is>
+          <t>1376</t>
+        </is>
+      </c>
+    </row>
+    <row r="1270">
+      <c r="A1270" t="inlineStr">
+        <is>
+          <t>TAIS PEREIRA MARTINS</t>
+        </is>
+      </c>
+      <c r="B1270" t="inlineStr">
+        <is>
+          <t>0288.8723.1899</t>
+        </is>
+      </c>
+      <c r="C1270" t="inlineStr">
+        <is>
+          <t>(66) 99937-5200</t>
+        </is>
+      </c>
+      <c r="D1270" t="inlineStr">
+        <is>
+          <t>tata88@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1270" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1270" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1271">
+      <c r="A1271" t="inlineStr">
+        <is>
+          <t>TALITA DE OLIVEIRA LISBOA</t>
+        </is>
+      </c>
+      <c r="B1271" t="inlineStr">
+        <is>
+          <t>0232.9104.2046</t>
+        </is>
+      </c>
+      <c r="C1271" t="inlineStr">
+        <is>
+          <t>(61)99144-8688</t>
+        </is>
+      </c>
+      <c r="D1271" t="inlineStr">
+        <is>
+          <t>k22talita@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1271" t="inlineStr">
+        <is>
+          <t>0269</t>
+        </is>
+      </c>
+      <c r="G1271" t="inlineStr">
+        <is>
+          <t>1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="1272">
+      <c r="A1272" t="inlineStr">
+        <is>
+          <t>TANIA DA SILVA SANTOS</t>
+        </is>
+      </c>
+      <c r="B1272" t="inlineStr">
+        <is>
+          <t>0231.7434.2003</t>
+        </is>
+      </c>
+      <c r="C1272" t="inlineStr">
+        <is>
+          <t>(61) 99915-1407</t>
+        </is>
+      </c>
+      <c r="D1272" t="inlineStr">
+        <is>
+          <t>tania.silva-santos2014@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1272" t="inlineStr">
+        <is>
+          <t>0054</t>
+        </is>
+      </c>
+      <c r="G1272" t="inlineStr">
+        <is>
+          <t>1090</t>
+        </is>
+      </c>
+    </row>
+    <row r="1273">
+      <c r="A1273" t="inlineStr">
+        <is>
+          <t>TANIA MARA DE BRITO VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="B1273" t="inlineStr">
+        <is>
+          <t>1136.9367.0221</t>
+        </is>
+      </c>
+      <c r="C1273" t="inlineStr">
+        <is>
+          <t>(61)99315-7038</t>
+        </is>
+      </c>
+      <c r="D1273" t="inlineStr">
+        <is>
+          <t>amara-df@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1273" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1273" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="G1273" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1274">
+      <c r="A1274" t="inlineStr">
+        <is>
+          <t>TANIA REGINA SANTINI</t>
+        </is>
+      </c>
+      <c r="B1274" t="inlineStr">
+        <is>
+          <t>0174.8993.0485</t>
+        </is>
+      </c>
+      <c r="C1274" t="inlineStr">
+        <is>
+          <t>(51) 99553-3372</t>
+        </is>
+      </c>
+      <c r="D1274" t="inlineStr">
+        <is>
+          <t>tania.santiny@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1274" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1274" t="inlineStr">
+        <is>
+          <t>0183</t>
+        </is>
+      </c>
+      <c r="G1274" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="1275">
+      <c r="A1275" t="inlineStr">
+        <is>
+          <t>TARSILA RODRIGUES NAVES</t>
+        </is>
+      </c>
+      <c r="B1275" t="inlineStr">
+        <is>
+          <t>025521262089</t>
+        </is>
+      </c>
+      <c r="C1275" t="inlineStr">
+        <is>
+          <t>(61)99673-2146</t>
+        </is>
+      </c>
+      <c r="D1275" t="inlineStr">
+        <is>
+          <t>tatinaves30@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1275" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1275" t="inlineStr">
+        <is>
+          <t>0029</t>
+        </is>
+      </c>
+      <c r="G1275" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+    </row>
+    <row r="1276">
+      <c r="A1276" t="inlineStr">
+        <is>
+          <t>TATIANA DOS SANTOS GOMES FRANCA</t>
+        </is>
+      </c>
+      <c r="B1276" t="inlineStr">
+        <is>
+          <t>0562.5094.0809</t>
+        </is>
+      </c>
+      <c r="C1276" t="inlineStr">
+        <is>
+          <t>(61) 99508-1793</t>
+        </is>
+      </c>
+      <c r="D1276" t="inlineStr">
+        <is>
+          <t>tatianagomesadvocacia@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1276" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="G1276" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1277">
+      <c r="A1277" t="inlineStr">
+        <is>
+          <t>TATIANA LACERDA BAPTISTA</t>
+        </is>
+      </c>
+      <c r="B1277" t="inlineStr">
+        <is>
+          <t>0122.3835.2003</t>
+        </is>
+      </c>
+      <c r="C1277" t="inlineStr">
+        <is>
+          <t>(61) 98130-3130</t>
+        </is>
+      </c>
+      <c r="D1277" t="inlineStr">
+        <is>
+          <t>tatti.lacerda@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1277" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1277" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="G1277" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1278">
+      <c r="A1278" t="inlineStr">
+        <is>
+          <t>TATIANE APARECIDA ANDRADE DE CASTRO</t>
+        </is>
+      </c>
+      <c r="B1278" t="inlineStr">
+        <is>
+          <t>0232.9224.2054</t>
+        </is>
+      </c>
+      <c r="C1278" t="inlineStr">
+        <is>
+          <t>(61) 99997-8337</t>
+        </is>
+      </c>
+      <c r="D1278" t="inlineStr">
+        <is>
+          <t>tatianeapcastro@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1278" t="inlineStr">
+        <is>
+          <t>0238</t>
+        </is>
+      </c>
+      <c r="G1278" t="inlineStr">
+        <is>
+          <t>1317</t>
+        </is>
+      </c>
+    </row>
+    <row r="1279">
+      <c r="A1279" t="inlineStr">
+        <is>
+          <t>TATIANE PEREIRA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B1279" t="inlineStr">
+        <is>
+          <t>0210.8163.2089</t>
+        </is>
+      </c>
+      <c r="C1279" t="inlineStr">
+        <is>
+          <t>(61) 98223-4380</t>
+        </is>
+      </c>
+      <c r="D1279" t="inlineStr">
+        <is>
+          <t>tatipsantos2008@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1279" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1279" t="inlineStr">
+        <is>
+          <t>0287</t>
+        </is>
+      </c>
+      <c r="G1279" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1280">
+      <c r="A1280" t="inlineStr">
+        <is>
+          <t>TERESA CRISTINA SILVA LIMA MATEUS</t>
+        </is>
+      </c>
+      <c r="B1280" t="inlineStr">
+        <is>
+          <t>0510.9048.0515</t>
+        </is>
+      </c>
+      <c r="C1280" t="inlineStr">
+        <is>
+          <t>(71) 99618-6538</t>
+        </is>
+      </c>
+      <c r="D1280" t="inlineStr">
+        <is>
+          <t>teresamateusadv@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1280" t="inlineStr">
+        <is>
+          <t>0185</t>
+        </is>
+      </c>
+      <c r="G1280" t="inlineStr">
+        <is>
+          <t>1201</t>
+        </is>
+      </c>
+    </row>
+    <row r="1281">
+      <c r="A1281" t="inlineStr">
+        <is>
+          <t>THABATA BUSSINGER SILVA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1281" t="inlineStr">
+        <is>
+          <t>0180.7266.2062</t>
+        </is>
+      </c>
+      <c r="C1281" t="inlineStr">
+        <is>
+          <t>(61)99282-1856</t>
+        </is>
+      </c>
+      <c r="D1281" t="inlineStr">
+        <is>
+          <t>thabatabussinger@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1281" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1281" t="inlineStr">
+        <is>
+          <t>0277</t>
+        </is>
+      </c>
+      <c r="G1281" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282" t="inlineStr">
+        <is>
+          <t>THAIS LOPES RODRIGUES LIMA</t>
+        </is>
+      </c>
+      <c r="B1282" t="inlineStr">
+        <is>
+          <t>0226.9366.2011</t>
+        </is>
+      </c>
+      <c r="C1282" t="inlineStr">
+        <is>
+          <t>(61) 98194-9790</t>
+        </is>
+      </c>
+      <c r="D1282" t="inlineStr">
+        <is>
+          <t>thais.lopes.rodrigues@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1282" t="inlineStr">
+        <is>
+          <t>0244</t>
+        </is>
+      </c>
+      <c r="G1282" t="inlineStr">
+        <is>
+          <t>1341</t>
+        </is>
+      </c>
+    </row>
+    <row r="1283">
+      <c r="A1283" t="inlineStr">
+        <is>
+          <t>THALITA DA SILVA CARVALHO ALVES</t>
+        </is>
+      </c>
+      <c r="B1283" t="inlineStr">
+        <is>
+          <t>023371192062</t>
+        </is>
+      </c>
+      <c r="C1283" t="inlineStr">
+        <is>
+          <t>(61) 99878-3692</t>
+        </is>
+      </c>
+      <c r="D1283" t="inlineStr">
+        <is>
+          <t>thalitaf8@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1283" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1283" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1283" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1284">
+      <c r="A1284" t="inlineStr">
+        <is>
+          <t>THALYTA MYLENA PRADO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1284" t="inlineStr">
+        <is>
+          <t>0277.4027.2070</t>
+        </is>
+      </c>
+      <c r="C1284" t="inlineStr">
+        <is>
+          <t>(61) 99890-1151</t>
+        </is>
+      </c>
+      <c r="D1284" t="inlineStr">
+        <is>
+          <t>thalytar180@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1284" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1284" t="inlineStr">
+        <is>
+          <t>0429</t>
+        </is>
+      </c>
+      <c r="G1284" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1285">
+      <c r="A1285" t="inlineStr">
+        <is>
+          <t>THAYS BARBOSA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1285" t="inlineStr">
+        <is>
+          <t>0284.5382.2046</t>
+        </is>
+      </c>
+      <c r="C1285" t="inlineStr">
+        <is>
+          <t>61998413808</t>
+        </is>
+      </c>
+      <c r="D1285" t="inlineStr">
+        <is>
+          <t>barbosathays066@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1285" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1285" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="G1285" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1286">
+      <c r="A1286" t="inlineStr">
+        <is>
+          <t>THAYS NADJA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1286" t="inlineStr">
+        <is>
+          <t>017052862062</t>
+        </is>
+      </c>
+      <c r="C1286" t="inlineStr">
+        <is>
+          <t>(61) 98427-3853</t>
+        </is>
+      </c>
+      <c r="D1286" t="inlineStr">
+        <is>
+          <t>thata.nadja@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1286" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1286" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="G1286" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" t="inlineStr">
+        <is>
+          <t>THAÍS DE SOUZA MISQUITA DIAS</t>
+        </is>
+      </c>
+      <c r="B1287" t="inlineStr">
+        <is>
+          <t>0251.7319.2070</t>
+        </is>
+      </c>
+      <c r="C1287" t="inlineStr">
+        <is>
+          <t>(61) 98530-8475</t>
+        </is>
+      </c>
+      <c r="D1287" t="inlineStr">
+        <is>
+          <t>thaissm98@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1287" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1287" t="inlineStr">
+        <is>
+          <t>0086</t>
+        </is>
+      </c>
+      <c r="G1287" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" t="inlineStr">
+        <is>
+          <t>THAÍS MESSIAS FERRAZ DA SILVA ARAÚJO</t>
+        </is>
+      </c>
+      <c r="B1288" t="inlineStr">
+        <is>
+          <t>0167.9672.2011</t>
+        </is>
+      </c>
+      <c r="C1288" t="inlineStr">
+        <is>
+          <t>(61)99665-1203</t>
+        </is>
+      </c>
+      <c r="D1288" t="inlineStr">
+        <is>
+          <t>thaismessias@yahoo.com.br</t>
+        </is>
+      </c>
+      <c r="E1288" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1288" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="G1288" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" t="inlineStr">
+        <is>
+          <t>THAÍS PEREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1289" t="inlineStr">
+        <is>
+          <t>0236.0856.2003</t>
+        </is>
+      </c>
+      <c r="C1289" t="inlineStr">
+        <is>
+          <t>(61) 99892-7177</t>
+        </is>
+      </c>
+      <c r="D1289" t="inlineStr">
+        <is>
+          <t>thaisrodriguesbsb@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1289" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1289" t="inlineStr">
+        <is>
+          <t>0276</t>
+        </is>
+      </c>
+      <c r="G1289" t="inlineStr">
+        <is>
+          <t>1244</t>
+        </is>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" t="inlineStr">
+        <is>
+          <t>THIAGO BESERRA DE ANDRADE</t>
+        </is>
+      </c>
+      <c r="B1290" t="inlineStr">
+        <is>
+          <t>0181.3272.2038</t>
+        </is>
+      </c>
+      <c r="C1290" t="inlineStr">
+        <is>
+          <t>(61)98112-6532</t>
+        </is>
+      </c>
+      <c r="D1290" t="inlineStr">
+        <is>
+          <t>thiagoandrade911@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1290" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1290" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1290" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1291">
+      <c r="A1291" t="inlineStr">
+        <is>
+          <t>TIAGO ALVES FERREIRA</t>
+        </is>
+      </c>
+      <c r="B1291" t="inlineStr">
+        <is>
+          <t>048846081023</t>
+        </is>
+      </c>
+      <c r="C1291" t="inlineStr">
+        <is>
+          <t>(61) 99602-8913</t>
+        </is>
+      </c>
+      <c r="D1291" t="inlineStr">
+        <is>
+          <t>tiagoferreiraef@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1291" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1291" t="inlineStr">
+        <is>
+          <t>0360</t>
+        </is>
+      </c>
+      <c r="G1291" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1292">
+      <c r="A1292" t="inlineStr">
+        <is>
+          <t>TIAGO DE SOUZA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="B1292" t="inlineStr">
+        <is>
+          <t>0184.5068.2070</t>
+        </is>
+      </c>
+      <c r="C1292" t="inlineStr">
+        <is>
+          <t>(61) 98247-1686</t>
+        </is>
+      </c>
+      <c r="D1292" t="inlineStr">
+        <is>
+          <t>tiagool2021@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1292" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1292" t="inlineStr">
+        <is>
+          <t>0002</t>
+        </is>
+      </c>
+      <c r="G1292" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+    </row>
+    <row r="1293">
+      <c r="A1293" t="inlineStr">
+        <is>
+          <t>TIAGO DEBASTIANI DO CARMO BRAGA</t>
+        </is>
+      </c>
+      <c r="B1293" t="inlineStr">
+        <is>
+          <t>0173.3207.2097</t>
+        </is>
+      </c>
+      <c r="C1293" t="inlineStr">
+        <is>
+          <t>61996323561</t>
+        </is>
+      </c>
+      <c r="D1293" t="inlineStr">
+        <is>
+          <t>tiago.debastiani@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1293" t="inlineStr">
+        <is>
+          <t>0003</t>
+        </is>
+      </c>
+      <c r="G1293" t="inlineStr">
+        <is>
+          <t>1023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1294">
+      <c r="A1294" t="inlineStr">
+        <is>
+          <t>TIAGO VICENTE BRASIL</t>
+        </is>
+      </c>
+      <c r="B1294" t="inlineStr">
+        <is>
+          <t>0150.2785.2062</t>
+        </is>
+      </c>
+      <c r="C1294" t="inlineStr">
+        <is>
+          <t>61981258837</t>
+        </is>
+      </c>
+      <c r="D1294" t="inlineStr">
+        <is>
+          <t>tiagovbrasil@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F1294" t="inlineStr">
+        <is>
+          <t>0020</t>
+        </is>
+      </c>
+      <c r="G1294" t="inlineStr">
+        <is>
+          <t>1066</t>
+        </is>
+      </c>
+    </row>
+    <row r="1295">
+      <c r="A1295" t="inlineStr">
+        <is>
+          <t>Thais Helena Longo Ferreira</t>
+        </is>
+      </c>
+      <c r="B1295" t="inlineStr">
+        <is>
+          <t>0481.1019.1015</t>
+        </is>
+      </c>
+      <c r="C1295" t="inlineStr">
+        <is>
+          <t>(61)99824-8285</t>
+        </is>
+      </c>
+      <c r="D1295" t="inlineStr">
+        <is>
+          <t>thaisleninha.id@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1295" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="G1295" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1296">
+      <c r="A1296" t="inlineStr">
+        <is>
+          <t>UDERLAN FABIO OLIVEIRA DE LIMA</t>
+        </is>
+      </c>
+      <c r="B1296" t="inlineStr">
+        <is>
+          <t>1118.5017.0574</t>
+        </is>
+      </c>
+      <c r="C1296" t="inlineStr">
+        <is>
+          <t>(61) 98198-5599</t>
+        </is>
+      </c>
+      <c r="D1296" t="inlineStr">
+        <is>
+          <t>uderlan14@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1296" t="inlineStr">
+        <is>
+          <t>0108</t>
+        </is>
+      </c>
+      <c r="G1296" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1297">
+      <c r="A1297" t="inlineStr">
+        <is>
+          <t>VALDIR ALVES BEZERRA</t>
+        </is>
+      </c>
+      <c r="B1297" t="inlineStr">
+        <is>
+          <t>0271.7608.1082</t>
+        </is>
+      </c>
+      <c r="C1297" t="inlineStr">
+        <is>
+          <t>(61)98445-3551</t>
+        </is>
+      </c>
+      <c r="D1297" t="inlineStr">
+        <is>
+          <t>valdirbzrra@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1297" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1297" t="inlineStr">
+        <is>
+          <t>0377</t>
+        </is>
+      </c>
+      <c r="G1297" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1298">
+      <c r="A1298" t="inlineStr">
+        <is>
+          <t>VALDIR FRANCISCO DE SANTANA</t>
+        </is>
+      </c>
+      <c r="B1298" t="inlineStr">
+        <is>
+          <t>0107.0748.2046</t>
+        </is>
+      </c>
+      <c r="C1298" t="inlineStr">
+        <is>
+          <t>(61)99212-9546</t>
+        </is>
+      </c>
+      <c r="D1298" t="inlineStr">
+        <is>
+          <t>valdirsantana2013@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1298" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1298" t="inlineStr">
+        <is>
+          <t>0061</t>
+        </is>
+      </c>
+      <c r="G1298" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" t="inlineStr">
+        <is>
+          <t>VANDA INES DA SILVA PAZOS</t>
+        </is>
+      </c>
+      <c r="B1299" t="inlineStr">
+        <is>
+          <t>0116.5334.0450</t>
+        </is>
+      </c>
+      <c r="C1299" t="inlineStr">
+        <is>
+          <t>(61) 98178-5133</t>
+        </is>
+      </c>
+      <c r="D1299" t="inlineStr">
+        <is>
+          <t>vandaazeredo@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1299" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="G1299" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1300">
+      <c r="A1300" t="inlineStr">
+        <is>
+          <t>VANIA DO CARMO</t>
+        </is>
+      </c>
+      <c r="B1300" t="inlineStr">
+        <is>
+          <t>017914092046</t>
+        </is>
+      </c>
+      <c r="C1300" t="inlineStr">
+        <is>
+          <t>(61)99251-1418</t>
+        </is>
+      </c>
+      <c r="D1300" t="inlineStr">
+        <is>
+          <t>vania.carmo@mackenzie.br</t>
+        </is>
+      </c>
+      <c r="E1300" t="inlineStr">
+        <is>
+          <t>Agente de Informação</t>
+        </is>
+      </c>
+      <c r="F1300" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="G1300" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1301">
+      <c r="A1301" t="inlineStr">
+        <is>
+          <t>VANILDE PEREIRA BARBOSA</t>
+        </is>
+      </c>
+      <c r="B1301" t="inlineStr">
+        <is>
+          <t>0120.2007.2097</t>
+        </is>
+      </c>
+      <c r="C1301" t="inlineStr">
+        <is>
+          <t>(61)99221-2813</t>
+        </is>
+      </c>
+      <c r="D1301" t="inlineStr">
+        <is>
+          <t>vanildelika1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1301" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1301" t="inlineStr">
+        <is>
+          <t>0281</t>
+        </is>
+      </c>
+      <c r="G1301" t="inlineStr">
+        <is>
+          <t>1279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1302">
+      <c r="A1302" t="inlineStr">
+        <is>
+          <t>VERA LUCIA DE SOUSA NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B1302" t="inlineStr">
+        <is>
+          <t>0111.7453.2062</t>
+        </is>
+      </c>
+      <c r="C1302" t="inlineStr">
+        <is>
+          <t>(61)98400-6561</t>
+        </is>
+      </c>
+      <c r="D1302" t="inlineStr">
+        <is>
+          <t>veranascimento443@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1302" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1302" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="G1302" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1303">
+      <c r="A1303" t="inlineStr">
+        <is>
+          <t>VERALUCIA ALVES MARTINS</t>
+        </is>
+      </c>
+      <c r="B1303" t="inlineStr">
+        <is>
+          <t>0118.0418.2011</t>
+        </is>
+      </c>
+      <c r="C1303" t="inlineStr">
+        <is>
+          <t>(61)99418-7982</t>
+        </is>
+      </c>
+      <c r="D1303" t="inlineStr">
+        <is>
+          <t>vera.precoce@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1303" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1303" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="G1303" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1304">
+      <c r="A1304" t="inlineStr">
+        <is>
+          <t>VICTORIA VON HEUSS BLOESST</t>
+        </is>
+      </c>
+      <c r="B1304" t="inlineStr">
+        <is>
+          <t>0109.6238.2070</t>
+        </is>
+      </c>
+      <c r="C1304" t="inlineStr">
+        <is>
+          <t>(61) 99991-8956</t>
+        </is>
+      </c>
+      <c r="D1304" t="inlineStr">
+        <is>
+          <t>vicvonheuss@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1304" t="inlineStr">
+        <is>
+          <t>0298</t>
+        </is>
+      </c>
+      <c r="G1304" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1305">
+      <c r="A1305" t="inlineStr">
+        <is>
+          <t>VICTÓRIA ESTÉPHANY DOS SANTOS MELO</t>
+        </is>
+      </c>
+      <c r="B1305" t="inlineStr">
+        <is>
+          <t>0296.6771.2020</t>
+        </is>
+      </c>
+      <c r="C1305" t="inlineStr">
+        <is>
+          <t>(61)99212-7503</t>
+        </is>
+      </c>
+      <c r="D1305" t="inlineStr">
+        <is>
+          <t>victoriaestephany29@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1305" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1305" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="G1305" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1306">
+      <c r="A1306" t="inlineStr">
+        <is>
+          <t>VINICIUS CASTRO DA CRUZ</t>
+        </is>
+      </c>
+      <c r="B1306" t="inlineStr">
+        <is>
+          <t>0296.4452.2062</t>
+        </is>
+      </c>
+      <c r="C1306" t="inlineStr">
+        <is>
+          <t>(61) 99294-2006</t>
+        </is>
+      </c>
+      <c r="D1306" t="inlineStr">
+        <is>
+          <t>viniciiscastro0@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1306" t="inlineStr">
+        <is>
+          <t>0397</t>
+        </is>
+      </c>
+      <c r="G1306" t="inlineStr">
+        <is>
+          <t>1350</t>
+        </is>
+      </c>
+    </row>
+    <row r="1307">
+      <c r="A1307" t="inlineStr">
+        <is>
+          <t>VIVIANE DAMASCENO PINTO</t>
+        </is>
+      </c>
+      <c r="B1307" t="inlineStr">
+        <is>
+          <t>0132.5345.2208</t>
+        </is>
+      </c>
+      <c r="C1307" t="inlineStr">
+        <is>
+          <t>(62) 98254-1828</t>
+        </is>
+      </c>
+      <c r="D1307" t="inlineStr">
+        <is>
+          <t>vivi.11damasceno@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1307" t="inlineStr">
+        <is>
+          <t>0040</t>
+        </is>
+      </c>
+      <c r="G1307" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1308">
+      <c r="A1308" t="inlineStr">
+        <is>
+          <t>VIVIANE PAIVA DA COSTA GOMIDE CIRILO</t>
+        </is>
+      </c>
+      <c r="B1308" t="inlineStr">
+        <is>
+          <t>0098.8974.2046</t>
+        </is>
+      </c>
+      <c r="C1308" t="inlineStr">
+        <is>
+          <t>(61)98114-0179</t>
+        </is>
+      </c>
+      <c r="D1308" t="inlineStr">
+        <is>
+          <t>vgomidecirilo@yahoo.com</t>
+        </is>
+      </c>
+      <c r="E1308" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1308" t="inlineStr">
+        <is>
+          <t>0009</t>
+        </is>
+      </c>
+      <c r="G1308" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1309">
+      <c r="A1309" t="inlineStr">
+        <is>
+          <t>VLADIMIR LAGES HELOU</t>
+        </is>
+      </c>
+      <c r="B1309" t="inlineStr">
+        <is>
+          <t>0016.8812.2003</t>
+        </is>
+      </c>
+      <c r="C1309" t="inlineStr">
+        <is>
+          <t>(61)98145-5001</t>
+        </is>
+      </c>
+      <c r="D1309" t="inlineStr">
+        <is>
+          <t>vlhelou@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E1309" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1309" t="inlineStr">
+        <is>
+          <t>0361</t>
+        </is>
+      </c>
+      <c r="G1309" t="inlineStr">
+        <is>
+          <t>1058</t>
+        </is>
+      </c>
+    </row>
+    <row r="1310">
+      <c r="A1310" t="inlineStr">
+        <is>
+          <t>Vera Lúcia Dutra Cantanhede</t>
+        </is>
+      </c>
+      <c r="B1310" t="inlineStr">
+        <is>
+          <t>0120.1797.2038</t>
+        </is>
+      </c>
+      <c r="C1310" t="inlineStr">
+        <is>
+          <t>61985441451</t>
+        </is>
+      </c>
+      <c r="D1310" t="inlineStr">
+        <is>
+          <t>veradutracantanhede@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1310" t="inlineStr">
+        <is>
+          <t>0084</t>
+        </is>
+      </c>
+      <c r="G1310" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+    </row>
+    <row r="1311">
+      <c r="A1311" t="inlineStr">
+        <is>
+          <t>VÂNIA CLAUDIA DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="B1311" t="inlineStr">
+        <is>
+          <t>0070.6933.2020</t>
+        </is>
+      </c>
+      <c r="C1311" t="inlineStr">
+        <is>
+          <t>(61) 98344-1441</t>
+        </is>
+      </c>
+      <c r="D1311" t="inlineStr">
+        <is>
+          <t>vaniasantos928@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1311" t="inlineStr">
+        <is>
+          <t>0151</t>
+        </is>
+      </c>
+      <c r="G1311" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1312">
+      <c r="A1312" t="inlineStr">
+        <is>
+          <t>WANDERSON GLEISSON BONIFACIO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1312" t="inlineStr">
+        <is>
+          <t>013635762003</t>
+        </is>
+      </c>
+      <c r="C1312" t="inlineStr">
+        <is>
+          <t>(61) 98450-1071</t>
+        </is>
+      </c>
+      <c r="D1312" t="inlineStr">
+        <is>
+          <t>wandersongleisson@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1312" t="inlineStr">
+        <is>
+          <t>1º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1312" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="G1312" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1313">
+      <c r="A1313" t="inlineStr">
+        <is>
+          <t>WANYR PEREIRA PENICHE RODRIGUES</t>
+        </is>
+      </c>
+      <c r="B1313" t="inlineStr">
+        <is>
+          <t>007434532070</t>
+        </is>
+      </c>
+      <c r="C1313" t="inlineStr">
+        <is>
+          <t>(61) 98541-2101</t>
+        </is>
+      </c>
+      <c r="D1313" t="inlineStr">
+        <is>
+          <t>wanyr.rodrigues@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1313" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1313" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="G1313" t="inlineStr">
+        <is>
+          <t>1449</t>
+        </is>
+      </c>
+    </row>
+    <row r="1314">
+      <c r="A1314" t="inlineStr">
+        <is>
+          <t>WELEN DE OLIVEIRA EVANGELISTA</t>
+        </is>
+      </c>
+      <c r="B1314" t="inlineStr">
+        <is>
+          <t>0697.3555.1171</t>
+        </is>
+      </c>
+      <c r="C1314" t="inlineStr">
+        <is>
+          <t>(61) 99123-9268</t>
+        </is>
+      </c>
+      <c r="D1314" t="inlineStr">
+        <is>
+          <t>welenoliveiramd@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1314" t="inlineStr">
+        <is>
+          <t>0398</t>
+        </is>
+      </c>
+      <c r="G1314" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" t="inlineStr">
+        <is>
+          <t>WELLINGTON ALVES PEREIRA</t>
+        </is>
+      </c>
+      <c r="B1315" t="inlineStr">
+        <is>
+          <t>1515.1265.0256</t>
+        </is>
+      </c>
+      <c r="C1315" t="inlineStr">
+        <is>
+          <t>(61)99983-3551</t>
+        </is>
+      </c>
+      <c r="D1315" t="inlineStr">
+        <is>
+          <t>wellingtonalvespprof@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1315" t="inlineStr">
+        <is>
+          <t>Administrador de Prédio</t>
+        </is>
+      </c>
+      <c r="F1315" t="inlineStr">
+        <is>
+          <t>0034</t>
+        </is>
+      </c>
+      <c r="G1315" t="inlineStr">
+        <is>
+          <t>1082</t>
+        </is>
+      </c>
+    </row>
+    <row r="1316">
+      <c r="A1316" t="inlineStr">
+        <is>
+          <t>WEUDES NERY DE SANTANA</t>
+        </is>
+      </c>
+      <c r="B1316" t="inlineStr">
+        <is>
+          <t>014960942003</t>
+        </is>
+      </c>
+      <c r="C1316" t="inlineStr">
+        <is>
+          <t>(61)99844-4219</t>
+        </is>
+      </c>
+      <c r="D1316" t="inlineStr">
+        <is>
+          <t>weudesassuncao@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1316" t="inlineStr">
+        <is>
+          <t>Administrador de Prédio</t>
+        </is>
+      </c>
+      <c r="F1316" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="G1316" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+    </row>
+    <row r="1317">
+      <c r="A1317" t="inlineStr">
+        <is>
+          <t>WILLIAN GONÇALVES DE FARIA</t>
+        </is>
+      </c>
+      <c r="B1317" t="inlineStr">
+        <is>
+          <t>187672220299</t>
+        </is>
+      </c>
+      <c r="C1317" t="inlineStr">
+        <is>
+          <t>(34) 99708-6751</t>
+        </is>
+      </c>
+      <c r="D1317" t="inlineStr">
+        <is>
+          <t>goncalvesfariawillian@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1317" t="inlineStr">
+        <is>
+          <t>1º SECRETÁRIO</t>
+        </is>
+      </c>
+      <c r="F1317" t="inlineStr">
+        <is>
+          <t>0408</t>
+        </is>
+      </c>
+      <c r="G1317" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+    </row>
+    <row r="1318">
+      <c r="A1318" t="inlineStr">
+        <is>
+          <t>WILSON JUNIOR MENDES SILVEIRA</t>
+        </is>
+      </c>
+      <c r="B1318" t="inlineStr">
+        <is>
+          <t>1386.0609.0299</t>
+        </is>
+      </c>
+      <c r="C1318" t="inlineStr">
+        <is>
+          <t>(61) 99641-1428</t>
+        </is>
+      </c>
+      <c r="D1318" t="inlineStr">
+        <is>
+          <t>mendeswj33@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1318" t="inlineStr">
+        <is>
+          <t>PRESIDENTE</t>
+        </is>
+      </c>
+      <c r="F1318" t="inlineStr">
+        <is>
+          <t>0291</t>
+        </is>
+      </c>
+      <c r="G1318" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1319">
+      <c r="A1319" t="inlineStr">
+        <is>
+          <t>WILTON ALVES VELOSO</t>
+        </is>
+      </c>
+      <c r="B1319" t="inlineStr">
+        <is>
+          <t>0070.7219.2089</t>
+        </is>
+      </c>
+      <c r="C1319" t="inlineStr">
+        <is>
+          <t>(61)99252-1334</t>
+        </is>
+      </c>
+      <c r="D1319" t="inlineStr">
+        <is>
+          <t>wiltonveloso@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1319" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1319" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
+      </c>
+      <c r="G1319" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+    </row>
+    <row r="1320">
+      <c r="A1320" t="inlineStr">
+        <is>
+          <t>ZENAIDE MILHOMENS VOGADO</t>
+        </is>
+      </c>
+      <c r="B1320" t="inlineStr">
+        <is>
+          <t>056267950590</t>
+        </is>
+      </c>
+      <c r="C1320" t="inlineStr">
+        <is>
+          <t>(61)996117756</t>
+        </is>
+      </c>
+      <c r="D1320" t="inlineStr">
+        <is>
+          <t>zenaidemvogado@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1320" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F1320" t="inlineStr">
+        <is>
+          <t>0350</t>
+        </is>
+      </c>
+      <c r="G1320" t="inlineStr">
+        <is>
+          <t>1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="1321">
+      <c r="A1321" t="inlineStr">
+        <is>
           <t>ZENAILDE JESUS DE OLIVEIRA EVANGELISTA LUZ</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C195" t="inlineStr">
+      <c r="B1321" t="inlineStr">
+        <is>
+          <t>0931.2947.0558</t>
+        </is>
+      </c>
+      <c r="C1321" t="inlineStr">
         <is>
           <t>61992511236</t>
         </is>
       </c>
-      <c r="D195" t="inlineStr">
+      <c r="D1321" t="inlineStr">
         <is>
           <t>zena.ol@hormail.com</t>
         </is>
       </c>
-      <c r="F195" t="inlineStr">
+      <c r="F1321" t="inlineStr">
         <is>
           <t>0108</t>
         </is>
       </c>
-      <c r="G195" t="inlineStr">
+      <c r="G1321" t="inlineStr">
         <is>
           <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1322">
+      <c r="A1322" t="inlineStr">
+        <is>
+          <t>ZILMAR PEREIRA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="B1322" t="inlineStr">
+        <is>
+          <t>0164.3583.2046</t>
+        </is>
+      </c>
+      <c r="C1322" t="inlineStr">
+        <is>
+          <t>(61) 98510-4523</t>
+        </is>
+      </c>
+      <c r="D1322" t="inlineStr">
+        <is>
+          <t>zpdf.sousa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1322" t="inlineStr">
+        <is>
+          <t>2º MESÁRIO</t>
+        </is>
+      </c>
+      <c r="F1322" t="inlineStr">
+        <is>
+          <t>0073</t>
+        </is>
+      </c>
+      <c r="G1322" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+    </row>
+    <row r="1323">
+      <c r="A1323" t="inlineStr">
+        <is>
+          <t>ZÉLIA BENIZ LOBATO</t>
+        </is>
+      </c>
+      <c r="B1323" t="inlineStr">
+        <is>
+          <t>014939052038</t>
+        </is>
+      </c>
+      <c r="C1323" t="inlineStr">
+        <is>
+          <t>(61)99626-6271</t>
+        </is>
+      </c>
+      <c r="D1323" t="inlineStr">
+        <is>
+          <t>zeliabeniz202@gmail.com</t>
+        </is>
+      </c>
+      <c r="E1323" t="inlineStr">
+        <is>
+          <t>Auxiliar de Limpeza</t>
+        </is>
+      </c>
+      <c r="F1323" t="inlineStr">
+        <is>
+          <t>0316</t>
+        </is>
+      </c>
+      <c r="G1323" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1324">
+      <c r="A1324" t="inlineStr">
+        <is>
+          <t>ÉRIKA BARBOSA PEREIRA</t>
+        </is>
+      </c>
+      <c r="B1324" t="inlineStr">
+        <is>
+          <t>0200.9164.2089</t>
+        </is>
+      </c>
+      <c r="C1324" t="inlineStr">
+        <is>
+          <t>61982417777</t>
+        </is>
+      </c>
+      <c r="D1324" t="inlineStr">
+        <is>
+          <t>erikabp.adv@gmail.com</t>
+        </is>
+      </c>
+      <c r="F1324" t="inlineStr">
+        <is>
+          <t>0328</t>
+        </is>
+      </c>
+      <c r="G1324" t="inlineStr">
+        <is>
+          <t>1309</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>